--- v0 (2026-07-24)
+++ v1 (2026-09-06)
@@ -1,97 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30219"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileSharing readOnlyRecommended="1"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://oxfordcitycouncil.sharepoint.com/sites/PlanningPolicy/Shared Documents/02 OLP2042/07 OLP2045 Post-Reg 19- submission prep/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\aagamah\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{80350193-4C7E-4E68-8F24-0E1FD2BF2AC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{87AA4804-CC7C-40F2-A830-FCD250A52922}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{39033E3B-D01C-4C43-A71B-A02B3BCF1D16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{9D8A0BC0-BBEA-4D0E-941C-C55DA35D1A71}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="1" xr2:uid="{9D8A0BC0-BBEA-4D0E-941C-C55DA35D1A71}"/>
   </bookViews>
   <sheets>
-    <sheet name="Respondent Index" sheetId="1" r:id="rId1"/>
+    <sheet name="Respondent Index by rep no. (2)" sheetId="3" r:id="rId1"/>
+    <sheet name="Respondent Index by name" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="887" uniqueCount="318">
+  <si>
+    <t>Respondent ID</t>
+  </si>
   <si>
     <t>Name</t>
   </si>
   <si>
-    <t>Respondent ID</t>
-[...1 lines deleted...]
-  <si>
     <t>Organisation Name (if applicable)</t>
   </si>
   <si>
     <t>Response Capacity</t>
   </si>
   <si>
     <t>Commenting on behalf of…(if applicable)</t>
   </si>
   <si>
     <t>John Kelly MBE</t>
   </si>
   <si>
     <t>Individual/Member of the public</t>
   </si>
   <si>
     <t>DR HILARY WALKER</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>Rebecca Dean</t>
   </si>
   <si>
     <t>Anna Harries</t>
@@ -375,694 +379,840 @@
   <si>
     <t>Friends of the Fields Iffley</t>
   </si>
   <si>
     <t>Paul Allen</t>
   </si>
   <si>
     <t>Tom Clarke MRTPI</t>
   </si>
   <si>
     <t>Theatres Trust</t>
   </si>
   <si>
     <t>Deborah Glass Woodin</t>
   </si>
   <si>
     <t>Oxfordshire Doughnut Economics Collaboration</t>
   </si>
   <si>
     <t>Kaddy Beck</t>
   </si>
   <si>
     <t>Save Bertie Park Campaign</t>
   </si>
   <si>
+    <t>VOID</t>
+  </si>
+  <si>
     <t>Pearce Gunne-Jones</t>
   </si>
   <si>
     <t>tor&amp;co on behalf of Blenheim Strategic Partners</t>
   </si>
   <si>
     <t>Blenheim Strategic Partners</t>
   </si>
   <si>
     <t>Professor Sir David Warrell</t>
   </si>
   <si>
     <t>Cllr Ginette Camps-Walsh</t>
   </si>
   <si>
     <t>Beckley and Stowood Parish Council</t>
   </si>
   <si>
     <t>Tim Hamp</t>
   </si>
   <si>
     <t>Oxenford Cricket Club</t>
   </si>
   <si>
     <t>Laurent Gigou</t>
   </si>
   <si>
+    <t>Robert Grimley</t>
+  </si>
+  <si>
+    <t>Samantha Poyser</t>
+  </si>
+  <si>
+    <t>Cathy Burleigh</t>
+  </si>
+  <si>
+    <t>David McKean</t>
+  </si>
+  <si>
+    <t>Adrian James</t>
+  </si>
+  <si>
+    <t>Adrian James Architects</t>
+  </si>
+  <si>
+    <t>Dr Thomas Rocke</t>
+  </si>
+  <si>
+    <t>Rocke Associates Ltd</t>
+  </si>
+  <si>
+    <t>Oxford Westgate Alliance</t>
+  </si>
+  <si>
+    <t>David Feeny</t>
+  </si>
+  <si>
+    <t>Jericho Wharf Trust</t>
+  </si>
+  <si>
+    <t>Steve Brazier</t>
+  </si>
+  <si>
+    <t>Guy Robinson</t>
+  </si>
+  <si>
+    <t>Historic England</t>
+  </si>
+  <si>
+    <t>Julie Martin</t>
+  </si>
+  <si>
+    <t>Divinity Road Area Residents' Association (DRARA)</t>
+  </si>
+  <si>
+    <t>Caroline M . Pond-Janzen</t>
+  </si>
+  <si>
+    <t>Caroline Chave</t>
+  </si>
+  <si>
+    <t>Chave Planning Limited</t>
+  </si>
+  <si>
+    <t>Nurton Developments (Didcot) Ltd</t>
+  </si>
+  <si>
+    <t>Vicky Aston</t>
+  </si>
+  <si>
+    <t>Sport England</t>
+  </si>
+  <si>
+    <t>Dawn Brodie</t>
+  </si>
+  <si>
+    <t>Royal London Mutual Insurance Society (RLMIS)</t>
+  </si>
+  <si>
+    <t>Elena Butterworth</t>
+  </si>
+  <si>
+    <t>DP9</t>
+  </si>
+  <si>
+    <t>Oxford University Development Ltd (OUD)</t>
+  </si>
+  <si>
+    <t>Grace Lewis</t>
+  </si>
+  <si>
+    <t>Network Rail Ltd</t>
+  </si>
+  <si>
+    <t>Joney Ramirez</t>
+  </si>
+  <si>
+    <t>Oxfordshire County Council</t>
+  </si>
+  <si>
+    <t>Laura Elphick</t>
+  </si>
+  <si>
+    <t>Natural England</t>
+  </si>
+  <si>
+    <t>Simon Sharp</t>
+  </si>
+  <si>
+    <t>John Phillips Planning Consultancy</t>
+  </si>
+  <si>
+    <t>Oriel College</t>
+  </si>
+  <si>
+    <t>Christina Cherry</t>
+  </si>
+  <si>
+    <t>Cherwell District Council</t>
+  </si>
+  <si>
+    <t>Claire Northrop</t>
+  </si>
+  <si>
+    <t>NatureSpace Partnership</t>
+  </si>
+  <si>
+    <t>Christopher Tennant</t>
+  </si>
+  <si>
+    <t>WSP</t>
+  </si>
+  <si>
+    <t>Defence Infrastructure Organisation (DIO)</t>
+  </si>
+  <si>
+    <t>Cecilia McCabe</t>
+  </si>
+  <si>
+    <t>Chantal De Mey Guillard</t>
+  </si>
+  <si>
+    <t>Ceri Sullivan</t>
+  </si>
+  <si>
+    <t>Adam Wright</t>
+  </si>
+  <si>
+    <t>New Marston (South) Residents' Association</t>
+  </si>
+  <si>
+    <t>David John Morris</t>
+  </si>
+  <si>
+    <t>David Wiles</t>
+  </si>
+  <si>
+    <t>Francesca Parmenter</t>
+  </si>
+  <si>
+    <t>David Lock Associates Limited</t>
+  </si>
+  <si>
+    <t>Hallam Land</t>
+  </si>
+  <si>
+    <t>Duncan Chadwick</t>
+  </si>
+  <si>
+    <t>Chadwick Town Planning Limited</t>
+  </si>
+  <si>
+    <t>Lincoln College</t>
+  </si>
+  <si>
+    <t>Dr Judith Webb</t>
+  </si>
+  <si>
+    <t>Judith Montford</t>
+  </si>
+  <si>
+    <t>Environment Agency</t>
+  </si>
+  <si>
+    <t>Chris Pattison</t>
+  </si>
+  <si>
+    <t>Bidwells LLP</t>
+  </si>
+  <si>
+    <t>University of Oxford and Oxford Brookes University</t>
+  </si>
+  <si>
+    <t>David Burson</t>
+  </si>
+  <si>
+    <t>John Phillips Planning Consultancy (JPPC)</t>
+  </si>
+  <si>
+    <t>Oxford Centre for Islamic Studies (the Centre)</t>
+  </si>
+  <si>
+    <t>Roger Smith</t>
+  </si>
+  <si>
+    <t>Savills</t>
+  </si>
+  <si>
+    <t>Cowley Property Investment Ltd</t>
+  </si>
+  <si>
+    <t>John Rhodes</t>
+  </si>
+  <si>
+    <t>Oxford Health NHS Foundation Trust and the University of Oxford (the Warneford Park partners)</t>
+  </si>
+  <si>
+    <t>Howard Stanbury</t>
+  </si>
+  <si>
+    <t>The Friends of Old Headington</t>
+  </si>
+  <si>
+    <t>James Weedon</t>
+  </si>
+  <si>
+    <t>E3 Cap</t>
+  </si>
+  <si>
+    <t>Arron Twamley</t>
+  </si>
+  <si>
+    <t>Arc Planning Associates</t>
+  </si>
+  <si>
+    <t>Oxford Health NHS Foundation Trust</t>
+  </si>
+  <si>
+    <t>Mark Behrendt</t>
+  </si>
+  <si>
+    <t>Home Builders Foundation</t>
+  </si>
+  <si>
+    <t>Sarah Hamilton-Foyn</t>
+  </si>
+  <si>
+    <t>Pegasus Group</t>
+  </si>
+  <si>
+    <t>Dorchester Living</t>
+  </si>
+  <si>
+    <t>Jonathan Bainbridge</t>
+  </si>
+  <si>
+    <t>Pioneer Group</t>
+  </si>
+  <si>
+    <t>Jeffrey Ng</t>
+  </si>
+  <si>
+    <t>NHS Buckinghamshire, Oxfordshire and Berkshire West Integrated Care Board</t>
+  </si>
+  <si>
+    <t>Paul Futcher</t>
+  </si>
+  <si>
+    <t>Will Charlton</t>
+  </si>
+  <si>
+    <t>tor&amp;co</t>
+  </si>
+  <si>
+    <t>Logicor</t>
+  </si>
+  <si>
+    <t>Chris Hargraves</t>
+  </si>
+  <si>
+    <t>West Oxfordshire District Council</t>
+  </si>
+  <si>
+    <t>Vaughan Lewis</t>
+  </si>
+  <si>
+    <t>Windrush Against Sewage Pollution (WASP)</t>
+  </si>
+  <si>
+    <t>Gareth Wilson</t>
+  </si>
+  <si>
+    <t>Twenty5 Planning Ltd</t>
+  </si>
+  <si>
+    <t>Ruskin College and Welbeck Land</t>
+  </si>
+  <si>
+    <t>Wendy Webber</t>
+  </si>
+  <si>
+    <t>Anna Brunton</t>
+  </si>
+  <si>
+    <t>Jai Sidhu</t>
+  </si>
+  <si>
+    <t>Newmark</t>
+  </si>
+  <si>
+    <t>Merton College, University of Oxford</t>
+  </si>
+  <si>
+    <t>Hyacynth Cabiles</t>
+  </si>
+  <si>
+    <t>NHS Property Services (NHSPS)</t>
+  </si>
+  <si>
+    <t>Nick Pinhol</t>
+  </si>
+  <si>
+    <t>Oxfordshire Cricket</t>
+  </si>
+  <si>
+    <t>Sophia Smith</t>
+  </si>
+  <si>
+    <t>M Hanson Heine</t>
+  </si>
+  <si>
+    <t>JPPC</t>
+  </si>
+  <si>
+    <t>No2 New High Street (Headington Shark House)</t>
+  </si>
+  <si>
+    <t>Paul Comerford</t>
+  </si>
+  <si>
+    <t>Prior + Partners</t>
+  </si>
+  <si>
+    <t>Firoka</t>
+  </si>
+  <si>
+    <t>Ben Tattersall</t>
+  </si>
+  <si>
+    <t>The Oxford Science Park Partners Ltd</t>
+  </si>
+  <si>
+    <t>Matthew Jones</t>
+  </si>
+  <si>
+    <t>Gladman Land and Developments</t>
+  </si>
+  <si>
+    <t>Bradley Minton</t>
+  </si>
+  <si>
+    <t>Fisher German LLP</t>
+  </si>
+  <si>
+    <t>National Grid Electricity Transmission (NGET)</t>
+  </si>
+  <si>
+    <t>David Jackson</t>
+  </si>
+  <si>
+    <t>Oxford Growth Group (Oxford University, Brasenose, Christ Church, Lincoln, Magdalen, Merton, New and St John’s Colleges)</t>
+  </si>
+  <si>
+    <t>Kiran Ubbi</t>
+  </si>
+  <si>
+    <t>CBRE Ltd.</t>
+  </si>
+  <si>
+    <t>Nuffield College</t>
+  </si>
+  <si>
+    <t>Pete Errington</t>
+  </si>
+  <si>
+    <t>Adams Hendry Consulting Ltd</t>
+  </si>
+  <si>
+    <t>East West Rail Co.</t>
+  </si>
+  <si>
+    <t>Olivia Russell</t>
+  </si>
+  <si>
+    <t>ORVIL</t>
+  </si>
+  <si>
+    <t>Guy Wakefield</t>
+  </si>
+  <si>
+    <t>Ridge and Partners LLP</t>
+  </si>
+  <si>
+    <t>Ellison Oxford Limited</t>
+  </si>
+  <si>
+    <t>Mark Pott</t>
+  </si>
+  <si>
+    <t>Headington Heritage - A personal Blog</t>
+  </si>
+  <si>
+    <t>Stephen Dawson</t>
+  </si>
+  <si>
+    <t>Oxford Preservation Trust</t>
+  </si>
+  <si>
+    <t>David Wilson</t>
+  </si>
+  <si>
+    <t>Thames Water Utilities Limited</t>
+  </si>
+  <si>
+    <t>Catherine Tranmer</t>
+  </si>
+  <si>
+    <t>Clare Crombie</t>
+  </si>
+  <si>
+    <t>David Broughton</t>
+  </si>
+  <si>
+    <t>Peggy Seeger</t>
+  </si>
+  <si>
+    <t>Occasionally Ltd.</t>
+  </si>
+  <si>
+    <t>Dr Robert Deacon</t>
+  </si>
+  <si>
+    <t>Rose Hill and Iffley Low Carbon Group</t>
+  </si>
+  <si>
+    <t>Ellan O. Derow</t>
+  </si>
+  <si>
+    <t>Katrina Gaye Robinson</t>
+  </si>
+  <si>
+    <t>Marina Jirotka</t>
+  </si>
+  <si>
+    <t>Michael Tappin</t>
+  </si>
+  <si>
+    <t>Neville Creed</t>
+  </si>
+  <si>
+    <t>Nicholas Ringshall</t>
+  </si>
+  <si>
+    <t>William Beaver</t>
+  </si>
+  <si>
+    <t>Simon King</t>
+  </si>
+  <si>
+    <t>Heather Armitage</t>
+  </si>
+  <si>
+    <t>Peter C Shaw</t>
+  </si>
+  <si>
+    <t>Robert Linnell</t>
+  </si>
+  <si>
+    <t>Thomas White Oxford Ltd and Oxford North Ventures Ltd</t>
+  </si>
+  <si>
+    <t>Katharine Owen</t>
+  </si>
+  <si>
+    <t>Christ Church (ChCh)</t>
+  </si>
+  <si>
+    <t>James Smith</t>
+  </si>
+  <si>
+    <t>Worcester College</t>
+  </si>
+  <si>
+    <t>Patrick Blake</t>
+  </si>
+  <si>
+    <t>National Highways</t>
+  </si>
+  <si>
+    <t>Martin Pevsner</t>
+  </si>
+  <si>
+    <t>Organisation Name and agent (if applicable)</t>
+  </si>
+  <si>
+    <t>BMW Group David Lock Associates</t>
+  </si>
+  <si>
+    <t>Cowley Property Investment Ltd Savills</t>
+  </si>
+  <si>
+    <t>Defence Infrastructure Organisation (DIO) WSP</t>
+  </si>
+  <si>
+    <t>Dorchester Living Pegasus Group</t>
+  </si>
+  <si>
+    <t>East West Rail Co. Adams Hendry Consulting Ltd</t>
+  </si>
+  <si>
+    <t>Ellison Oxford Ltd Ridge and Partners LLP</t>
+  </si>
+  <si>
+    <t>Firoka Prior + Partners</t>
+  </si>
+  <si>
+    <t>Hallam Land David Lock Associates Limited</t>
+  </si>
+  <si>
+    <t>Lincoln College Chadwick Town Planning Limited</t>
+  </si>
+  <si>
+    <t>Logicor tor&amp;co</t>
+  </si>
+  <si>
+    <t>Lucy Developments Ltd Walsingham Planning</t>
+  </si>
+  <si>
+    <t>Merton College, University of Oxford Newmark</t>
+  </si>
+  <si>
+    <t>National Grid Electricity Transmission Fisher German LLP</t>
+  </si>
+  <si>
+    <t>No2 New High Street (Headington Shark House) JPPC</t>
+  </si>
+  <si>
+    <t>Nuffield College CBRE Ltd.</t>
+  </si>
+  <si>
+    <t>Nurton Developments (Didcot) Ltd Chave Planning Limited</t>
+  </si>
+  <si>
+    <t>Oriel College John Phillips Planning Consultancy</t>
+  </si>
+  <si>
+    <t>ORVIL CBRE Ltd.</t>
+  </si>
+  <si>
+    <t>Oxford Centre for Islamic Studies John Phillips Planning Consultancy (JPPC)</t>
+  </si>
+  <si>
+    <t>Oxford Growth Group Savills</t>
+  </si>
+  <si>
+    <t>Oxford Health NHS Foundation Trust and the University of Oxford (Warneford Partners) Quod</t>
+  </si>
+  <si>
+    <t>Oxford Health NHS Foundation Trust Arc Planning Associates</t>
+  </si>
+  <si>
+    <t>Oxford University Developments DP9</t>
+  </si>
+  <si>
+    <t>Oxford Westgate Alliance, Rocke Associates Ltd</t>
+  </si>
+  <si>
+    <t>Pioneer Group, Bidwells LLP</t>
+  </si>
+  <si>
+    <t>Ruskin College and Welbeck Land Twenty5 Planning Ltd</t>
+  </si>
+  <si>
+    <t>Sackville UK Property Select III (GP) No.2 (Sackville Ltd) Quod</t>
+  </si>
+  <si>
+    <t>The Oxford Science Park Partners, Savills</t>
+  </si>
+  <si>
+    <t>University of Oxford and Oxford Brookes University, Bidwells LLP</t>
+  </si>
+  <si>
+    <t>Worcester College, Ridge and Partners LLP</t>
+  </si>
+  <si>
     <t>Robert Grimley (Gmail)</t>
-  </si>
-[...490 lines deleted...]
-    <t>Martin Pevsner</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="7">
+  <dxfs count="13">
     <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{9BDBEE3B-0FD4-4D25-B8F5-32F95BBBE3B9}" name="Table1" displayName="Table1" ref="A1:E163" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{624D7CB7-EF3D-4D43-A036-EA289A4125BB}" name="Table13" displayName="Table13" ref="A1:E163" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11">
   <autoFilter ref="A1:E163" xr:uid="{9BDBEE3B-0FD4-4D25-B8F5-32F95BBBE3B9}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E163">
-    <sortCondition ref="B1:B163"/>
+  <tableColumns count="5">
+    <tableColumn id="3" xr3:uid="{45160FAA-06D7-48DC-A315-10BA27D6DE8C}" name="Respondent ID" dataDxfId="10"/>
+    <tableColumn id="1" xr3:uid="{EFA9D2F2-1AC0-4D7C-87C2-4D188B26061C}" name="Name" dataDxfId="9"/>
+    <tableColumn id="7" xr3:uid="{E5668E70-3EC3-4B33-94C5-93F4C94F37EB}" name="Organisation Name (if applicable)" dataDxfId="8"/>
+    <tableColumn id="8" xr3:uid="{9E020CC7-843E-47D8-942F-E3FBC55CC1F8}" name="Response Capacity" dataDxfId="7"/>
+    <tableColumn id="9" xr3:uid="{DA21D354-7763-48D9-BA2B-A905BD3F4658}" name="Commenting on behalf of…(if applicable)" dataDxfId="6"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{9BDBEE3B-0FD4-4D25-B8F5-32F95BBBE3B9}" name="Table1" displayName="Table1" ref="A1:D162" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+  <autoFilter ref="A1:D162" xr:uid="{9BDBEE3B-0FD4-4D25-B8F5-32F95BBBE3B9}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D162">
+    <sortCondition ref="A2:A162"/>
   </sortState>
-  <tableColumns count="5">
-[...4 lines deleted...]
-    <tableColumn id="9" xr3:uid="{711C1924-4C66-49F3-8F65-300ED7C53D8B}" name="Commenting on behalf of…(if applicable)" dataDxfId="0"/>
+  <tableColumns count="4">
+    <tableColumn id="7" xr3:uid="{2F818685-B376-44B2-A6AF-FECEA12127BD}" name="Organisation Name and agent (if applicable)" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{759E10D1-871B-4AE0-890A-673D04F9D379}" name="Name" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{38A9874D-7C2E-4F58-A700-6445A92030F3}" name="Respondent ID" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{F36F8821-E6A7-41A2-8299-11456B6BF334}" name="Response Capacity" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1343,2331 +1493,4413 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB8533E4-D5F5-46AA-981C-CE922246B46B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EF62CB5-EE68-4CF1-B3CC-4634EE44AB55}">
   <dimension ref="A1:E163"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView tabSelected="1" topLeftCell="A54" workbookViewId="0">
+      <selection activeCell="B74" sqref="B74"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="36.85546875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="21.81640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="27.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.453125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="44.26953125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="36.81640625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="3">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-      <c r="A3" s="2" t="s">
+    <row r="3" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="3">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-      <c r="A4" s="2" t="s">
+    <row r="4" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="3">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-      <c r="A5" s="2" t="s">
+    <row r="5" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="3">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="29.1">
-      <c r="A6" s="2" t="s">
+    <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A6" s="3">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-      <c r="A7" s="2" t="s">
+    <row r="7" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="3">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-      <c r="A8" s="2" t="s">
+    <row r="8" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="3">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-      <c r="A9" s="2" t="s">
+    <row r="9" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="3">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="3">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="3">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-      <c r="A12" s="2" t="s">
+    <row r="12" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="3">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="29.1">
-      <c r="A13" s="2" t="s">
+    <row r="13" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A13" s="3">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
-      <c r="A14" s="2" t="s">
+    <row r="14" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="3">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-      <c r="A15" s="2" t="s">
+    <row r="15" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="3">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-      <c r="A16" s="2" t="s">
+    <row r="16" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="3">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-      <c r="A17" s="2" t="s">
+    <row r="17" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="3">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-      <c r="A18" s="2" t="s">
+    <row r="18" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="3">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-      <c r="A19" s="2" t="s">
+    <row r="19" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="3">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-      <c r="A20" s="2" t="s">
+    <row r="20" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="3">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-      <c r="A21" s="2" t="s">
+    <row r="21" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="3">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-      <c r="A22" s="2" t="s">
+    <row r="22" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="3">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-      <c r="A23" s="2" t="s">
+    <row r="23" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="3">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-      <c r="A24" s="2" t="s">
+    <row r="24" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="3">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
-      <c r="A25" s="2" t="s">
+    <row r="25" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="3">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-      <c r="A26" s="2" t="s">
+    <row r="26" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="3">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-      <c r="A27" s="2" t="s">
+    <row r="27" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="3">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B27" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
-      <c r="A28" s="2" t="s">
+    <row r="28" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="3">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-      <c r="A29" s="2" t="s">
+    <row r="29" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="3">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-      <c r="A30" s="2" t="s">
+    <row r="30" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="3">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B30" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-      <c r="A31" s="2" t="s">
+    <row r="31" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="3">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B31" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-      <c r="A32" s="2" t="s">
+    <row r="32" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="3">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B32" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-      <c r="A33" s="2" t="s">
+    <row r="33" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="3">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-      <c r="A34" s="2" t="s">
+    <row r="34" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="3">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B34" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-      <c r="A35" s="2" t="s">
+    <row r="35" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="3">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
-      <c r="A36" s="2" t="s">
+    <row r="36" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="3">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
-      <c r="A37" s="2" t="s">
+    <row r="37" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="3">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
-      <c r="A38" s="2" t="s">
+    <row r="38" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="3">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="B38" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
-      <c r="A39" s="2" t="s">
+    <row r="39" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="3">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="B39" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
-      <c r="A40" s="2" t="s">
+    <row r="40" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="3">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="29.1">
-      <c r="A41" s="2" t="s">
+    <row r="41" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A41" s="3">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
-      <c r="A42" s="2" t="s">
+    <row r="42" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="3">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="B42" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
-      <c r="A43" s="2" t="s">
+    <row r="43" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="3">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
-      <c r="A44" s="2" t="s">
+    <row r="44" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="3">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="B44" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
-      <c r="A45" s="2" t="s">
+    <row r="45" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="3">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="B45" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-      <c r="A46" s="2" t="s">
+    <row r="46" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="3">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="B46" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-      <c r="A47" s="2" t="s">
+    <row r="47" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="3">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
-      <c r="A48" s="2" t="s">
+    <row r="48" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="3">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-      <c r="A49" s="2" t="s">
+    <row r="49" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="3">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="29.1">
-      <c r="A50" s="2" t="s">
+    <row r="50" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A50" s="3">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="51" spans="1:5" ht="29.1">
-      <c r="A51" s="2" t="s">
+    <row r="51" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A51" s="3">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
-      <c r="A52" s="2" t="s">
+    <row r="52" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="3">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-      <c r="A53" s="2" t="s">
+    <row r="53" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="3">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-      <c r="A54" s="2" t="s">
+    <row r="54" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="3">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
-      <c r="A55" s="2" t="s">
+    <row r="55" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="3">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
-      <c r="A56" s="2" t="s">
+    <row r="56" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="3">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B56" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
-      <c r="A57" s="2" t="s">
+    <row r="57" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="3">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-      <c r="A58" s="2" t="s">
+    <row r="58" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="3">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-      <c r="A59" s="2" t="s">
+    <row r="59" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="3">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
-      <c r="A60" s="2" t="s">
+    <row r="60" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="3">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-      <c r="A61" s="2" t="s">
+    <row r="61" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="3">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
-      <c r="A62" s="2" t="s">
+    <row r="62" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="3">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-      <c r="A63" s="2" t="s">
+    <row r="63" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="3">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="B63" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-      <c r="A64" s="2" t="s">
+    <row r="64" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="3">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="65" spans="1:5" ht="29.1">
-      <c r="A65" s="2" t="s">
+    <row r="65" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A65" s="3">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
-      <c r="A66" s="2" t="s">
+    <row r="66" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="3">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
-[...3 lines deleted...]
-      <c r="B67" s="3">
+    <row r="67" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="3">
         <v>66</v>
       </c>
-      <c r="D67" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A68" s="2" t="s">
+      <c r="B67" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B68" s="3">
+    </row>
+    <row r="68" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A68" s="3">
         <v>67</v>
       </c>
+      <c r="B68" s="2" t="s">
+        <v>112</v>
+      </c>
       <c r="C68" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="A69" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B69" s="3">
+    </row>
+    <row r="69" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="3">
         <v>68</v>
       </c>
+      <c r="B69" s="2" t="s">
+        <v>115</v>
+      </c>
       <c r="D69" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
-[...3 lines deleted...]
-      <c r="B70" s="3">
+    <row r="70" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="3">
         <v>69</v>
       </c>
+      <c r="B70" s="2" t="s">
+        <v>116</v>
+      </c>
       <c r="C70" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>98</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
-      <c r="A71" s="2" t="s">
+    <row r="71" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="3">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="B71" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D71" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
-[...3 lines deleted...]
-      <c r="B72" s="3">
+    <row r="72" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="3">
         <v>71</v>
       </c>
+      <c r="B72" s="2" t="s">
+        <v>118</v>
+      </c>
       <c r="C72" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...3 lines deleted...]
-      <c r="B73" s="3">
+    <row r="73" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="3">
         <v>72</v>
       </c>
+      <c r="B73" s="2" t="s">
+        <v>120</v>
+      </c>
       <c r="D73" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
-[...3 lines deleted...]
-      <c r="B74" s="3">
+    <row r="74" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="3">
         <v>73</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>121</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
-[...3 lines deleted...]
-      <c r="B75" s="3">
+    <row r="75" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="3">
         <v>74</v>
       </c>
+      <c r="B75" s="2" t="s">
+        <v>122</v>
+      </c>
       <c r="D75" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
-[...3 lines deleted...]
-      <c r="B76" s="3">
+    <row r="76" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="3">
         <v>75</v>
       </c>
+      <c r="B76" s="2" t="s">
+        <v>123</v>
+      </c>
       <c r="D76" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
-[...3 lines deleted...]
-      <c r="B77" s="3">
+    <row r="77" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="3">
         <v>76</v>
       </c>
+      <c r="B77" s="2" t="s">
+        <v>124</v>
+      </c>
       <c r="D77" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
-[...3 lines deleted...]
-      <c r="B78" s="3">
+    <row r="78" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="3">
         <v>77</v>
       </c>
+      <c r="B78" s="2" t="s">
+        <v>125</v>
+      </c>
       <c r="C78" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
-[...3 lines deleted...]
-      <c r="B79" s="3">
+    <row r="79" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="3">
         <v>78</v>
       </c>
+      <c r="B79" s="2" t="s">
+        <v>127</v>
+      </c>
       <c r="C79" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      <c r="A80" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="B80" s="3">
+    </row>
+    <row r="80" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="3">
         <v>79</v>
       </c>
+      <c r="B80" s="2" t="s">
+        <v>130</v>
+      </c>
       <c r="C80" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
-[...3 lines deleted...]
-      <c r="B81" s="3">
+    <row r="81" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="3">
         <v>80</v>
       </c>
+      <c r="B81" s="2" t="s">
+        <v>132</v>
+      </c>
       <c r="D81" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
-[...3 lines deleted...]
-      <c r="B82" s="3">
+    <row r="82" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="3">
         <v>81</v>
       </c>
+      <c r="B82" s="2" t="s">
+        <v>133</v>
+      </c>
       <c r="C82" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="83" spans="1:5" ht="29.1">
-[...3 lines deleted...]
-      <c r="B83" s="3">
+    <row r="83" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A83" s="3">
         <v>82</v>
       </c>
+      <c r="B83" s="2" t="s">
+        <v>135</v>
+      </c>
       <c r="C83" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
-[...3 lines deleted...]
-      <c r="B84" s="3">
+    <row r="84" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="3">
         <v>83</v>
       </c>
+      <c r="B84" s="2" t="s">
+        <v>137</v>
+      </c>
       <c r="D84" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
-[...3 lines deleted...]
-      <c r="B85" s="3">
+    <row r="85" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="3">
         <v>84</v>
       </c>
+      <c r="B85" s="2" t="s">
+        <v>138</v>
+      </c>
       <c r="C85" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      <c r="A86" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="B86" s="3">
+    </row>
+    <row r="86" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="3">
         <v>85</v>
       </c>
+      <c r="B86" s="2" t="s">
+        <v>141</v>
+      </c>
       <c r="C86" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="87" spans="1:5" ht="29.1">
-[...3 lines deleted...]
-      <c r="B87" s="3">
+    <row r="87" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A87" s="3">
         <v>86</v>
       </c>
+      <c r="B87" s="2" t="s">
+        <v>143</v>
+      </c>
       <c r="D87" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      <c r="A88" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="B88" s="3">
+    </row>
+    <row r="88" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="3">
         <v>87</v>
       </c>
+      <c r="B88" s="2" t="s">
+        <v>145</v>
+      </c>
       <c r="C88" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      <c r="A89" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="B89" s="3">
+    </row>
+    <row r="89" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="3">
         <v>88</v>
       </c>
+      <c r="B89" s="2" t="s">
+        <v>148</v>
+      </c>
       <c r="C89" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
-[...3 lines deleted...]
-      <c r="B90" s="3">
+    <row r="90" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="3">
         <v>89</v>
       </c>
+      <c r="B90" s="2" t="s">
+        <v>150</v>
+      </c>
       <c r="C90" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
-[...3 lines deleted...]
-      <c r="B91" s="3">
+    <row r="91" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="3">
         <v>90</v>
       </c>
+      <c r="B91" s="2" t="s">
+        <v>152</v>
+      </c>
       <c r="C91" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
-[...3 lines deleted...]
-      <c r="B92" s="3">
+    <row r="92" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="3">
         <v>91</v>
       </c>
+      <c r="B92" s="2" t="s">
+        <v>154</v>
+      </c>
       <c r="C92" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      <c r="A93" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="B93" s="3">
+    </row>
+    <row r="93" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="3">
         <v>92</v>
       </c>
+      <c r="B93" s="2" t="s">
+        <v>157</v>
+      </c>
       <c r="C93" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
-[...3 lines deleted...]
-      <c r="B94" s="3">
+    <row r="94" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="3">
         <v>93</v>
       </c>
+      <c r="B94" s="2" t="s">
+        <v>159</v>
+      </c>
       <c r="C94" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
-[...3 lines deleted...]
-      <c r="B95" s="3">
+    <row r="95" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="3">
         <v>94</v>
       </c>
+      <c r="B95" s="2" t="s">
+        <v>161</v>
+      </c>
       <c r="C95" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="A96" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="B96" s="3">
+    </row>
+    <row r="96" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="3">
         <v>95</v>
       </c>
+      <c r="B96" s="2" t="s">
+        <v>164</v>
+      </c>
       <c r="D96" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
-[...3 lines deleted...]
-      <c r="B97" s="3">
+    <row r="97" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="3">
         <v>96</v>
       </c>
+      <c r="B97" s="2" t="s">
+        <v>165</v>
+      </c>
       <c r="D97" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
-[...3 lines deleted...]
-      <c r="B98" s="3">
+    <row r="98" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="3">
         <v>97</v>
       </c>
+      <c r="B98" s="2" t="s">
+        <v>166</v>
+      </c>
       <c r="D98" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
-[...3 lines deleted...]
-      <c r="B99" s="3">
+    <row r="99" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="3">
         <v>98</v>
       </c>
+      <c r="B99" s="2" t="s">
+        <v>167</v>
+      </c>
       <c r="C99" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
-[...3 lines deleted...]
-      <c r="B100" s="3">
+    <row r="100" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="3">
         <v>99</v>
       </c>
+      <c r="B100" s="2" t="s">
+        <v>169</v>
+      </c>
       <c r="D100" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
-[...3 lines deleted...]
-      <c r="B101" s="3">
+    <row r="101" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="3">
         <v>100</v>
       </c>
+      <c r="B101" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="D101" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
-[...3 lines deleted...]
-      <c r="B102" s="3">
+    <row r="102" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="3">
         <v>101</v>
       </c>
+      <c r="B102" s="2" t="s">
+        <v>171</v>
+      </c>
       <c r="C102" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      <c r="A103" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="B103" s="3">
+    </row>
+    <row r="103" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="3">
         <v>102</v>
       </c>
+      <c r="B103" s="2" t="s">
+        <v>174</v>
+      </c>
       <c r="C103" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="A104" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="B104" s="3">
+    </row>
+    <row r="104" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="3">
         <v>103</v>
       </c>
+      <c r="B104" s="2" t="s">
+        <v>177</v>
+      </c>
       <c r="D104" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
-[...3 lines deleted...]
-      <c r="B105" s="3">
+    <row r="105" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="3">
         <v>104</v>
       </c>
+      <c r="B105" s="2" t="s">
+        <v>178</v>
+      </c>
       <c r="C105" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="106" spans="1:5" ht="29.1">
-[...3 lines deleted...]
-      <c r="B106" s="3">
+    <row r="106" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A106" s="3">
         <v>105</v>
       </c>
+      <c r="B106" s="2" t="s">
+        <v>180</v>
+      </c>
       <c r="C106" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      <c r="A107" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="B107" s="3">
+    </row>
+    <row r="107" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A107" s="3">
         <v>106</v>
       </c>
+      <c r="B107" s="2" t="s">
+        <v>183</v>
+      </c>
       <c r="C107" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      <c r="A108" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="B108" s="3">
+    </row>
+    <row r="108" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A108" s="3">
         <v>107</v>
       </c>
+      <c r="B108" s="2" t="s">
+        <v>186</v>
+      </c>
       <c r="C108" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      <c r="A109" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="B109" s="3">
+    </row>
+    <row r="109" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A109" s="3">
         <v>108</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      <c r="A110" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="B110" s="3">
+    </row>
+    <row r="110" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="3">
         <v>109</v>
       </c>
+      <c r="B110" s="2" t="s">
+        <v>191</v>
+      </c>
       <c r="C110" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
-[...3 lines deleted...]
-      <c r="B111" s="3">
+    <row r="111" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="3">
         <v>110</v>
       </c>
+      <c r="B111" s="2" t="s">
+        <v>193</v>
+      </c>
       <c r="C111" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
-[...3 lines deleted...]
-      <c r="B112" s="3">
+    <row r="112" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="3">
         <v>111</v>
       </c>
+      <c r="B112" s="2" t="s">
+        <v>195</v>
+      </c>
       <c r="C112" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      <c r="A113" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="B113" s="3">
+    </row>
+    <row r="113" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="3">
         <v>112</v>
       </c>
+      <c r="B113" s="2" t="s">
+        <v>198</v>
+      </c>
       <c r="C113" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
-[...3 lines deleted...]
-      <c r="B114" s="3">
+    <row r="114" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="3">
         <v>113</v>
       </c>
+      <c r="B114" s="2" t="s">
+        <v>200</v>
+      </c>
       <c r="C114" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      <c r="A115" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="B115" s="3">
+    </row>
+    <row r="115" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A115" s="3">
         <v>114</v>
       </c>
+      <c r="B115" s="2" t="s">
+        <v>203</v>
+      </c>
       <c r="C115" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      <c r="A116" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="B116" s="3">
+    </row>
+    <row r="116" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A116" s="3">
         <v>115</v>
       </c>
+      <c r="B116" s="2" t="s">
+        <v>205</v>
+      </c>
       <c r="C116" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
-[...3 lines deleted...]
-      <c r="B117" s="3">
+    <row r="117" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="3">
         <v>116</v>
       </c>
+      <c r="B117" s="2" t="s">
+        <v>207</v>
+      </c>
       <c r="D117" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
-[...3 lines deleted...]
-      <c r="B118" s="3">
+    <row r="118" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A118" s="3">
         <v>117</v>
       </c>
+      <c r="B118" s="2" t="s">
+        <v>208</v>
+      </c>
       <c r="C118" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      <c r="A119" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="B119" s="3">
+    </row>
+    <row r="119" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A119" s="3">
         <v>118</v>
       </c>
+      <c r="B119" s="2" t="s">
+        <v>211</v>
+      </c>
       <c r="C119" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
-[...3 lines deleted...]
-      <c r="B120" s="3">
+    <row r="120" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A120" s="3">
         <v>119</v>
       </c>
+      <c r="B120" s="2" t="s">
+        <v>213</v>
+      </c>
       <c r="C120" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
-[...3 lines deleted...]
-      <c r="B121" s="3">
+    <row r="121" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A121" s="3">
         <v>120</v>
       </c>
+      <c r="B121" s="2" t="s">
+        <v>215</v>
+      </c>
       <c r="C121" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      <c r="A122" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="B122" s="3">
+    </row>
+    <row r="122" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A122" s="3">
         <v>121</v>
       </c>
+      <c r="B122" s="2" t="s">
+        <v>218</v>
+      </c>
       <c r="D122" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
-[...3 lines deleted...]
-      <c r="B123" s="3">
+    <row r="123" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A123" s="3">
         <v>122</v>
       </c>
+      <c r="B123" s="2" t="s">
+        <v>219</v>
+      </c>
       <c r="D123" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
-[...3 lines deleted...]
-      <c r="B124" s="3">
+    <row r="124" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="3">
         <v>123</v>
       </c>
+      <c r="B124" s="2" t="s">
+        <v>220</v>
+      </c>
       <c r="C124" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      <c r="A125" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="B125" s="3">
+    </row>
+    <row r="125" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A125" s="3">
         <v>124</v>
       </c>
+      <c r="B125" s="2" t="s">
+        <v>223</v>
+      </c>
       <c r="C125" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
-      <c r="A126" s="2" t="s">
+    <row r="126" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="3">
+        <v>125</v>
+      </c>
+      <c r="B126" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B126" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
-[...3 lines deleted...]
-      <c r="B127" s="3">
+    <row r="127" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A127" s="3">
         <v>126</v>
       </c>
+      <c r="B127" s="2" t="s">
+        <v>225</v>
+      </c>
       <c r="C127" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
-[...3 lines deleted...]
-      <c r="B128" s="3">
+    <row r="128" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="3">
         <v>127</v>
       </c>
+      <c r="B128" s="2" t="s">
+        <v>227</v>
+      </c>
       <c r="D128" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="129" spans="1:5" ht="29.1">
-[...3 lines deleted...]
-      <c r="B129" s="3">
+    <row r="129" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A129" s="3">
         <v>128</v>
       </c>
+      <c r="B129" s="2" t="s">
+        <v>228</v>
+      </c>
       <c r="C129" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      <c r="A130" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="B130" s="3">
+    </row>
+    <row r="130" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="3">
         <v>129</v>
       </c>
+      <c r="B130" s="2" t="s">
+        <v>231</v>
+      </c>
       <c r="C130" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      <c r="A131" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="B131" s="3">
+    </row>
+    <row r="131" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A131" s="3">
         <v>130</v>
       </c>
+      <c r="B131" s="2" t="s">
+        <v>234</v>
+      </c>
       <c r="C131" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      <c r="A132" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="B132" s="3">
+    </row>
+    <row r="132" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="3">
         <v>131</v>
       </c>
+      <c r="B132" s="2" t="s">
+        <v>236</v>
+      </c>
       <c r="C132" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="133" spans="1:5" ht="29.1">
-[...3 lines deleted...]
-      <c r="B133" s="3">
+    <row r="133" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+      <c r="A133" s="3">
         <v>132</v>
       </c>
+      <c r="B133" s="2" t="s">
+        <v>238</v>
+      </c>
       <c r="C133" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>239</v>
-[...3 lines deleted...]
-      <c r="A134" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="B134" s="3">
+    </row>
+    <row r="134" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="A134" s="3">
         <v>133</v>
       </c>
+      <c r="B134" s="2" t="s">
+        <v>241</v>
+      </c>
       <c r="C134" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      <c r="A135" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="B135" s="3">
+    </row>
+    <row r="135" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A135" s="3">
         <v>134</v>
       </c>
+      <c r="B135" s="2" t="s">
+        <v>243</v>
+      </c>
       <c r="C135" s="3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E135" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="3">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A137" s="3">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C137" s="3" t="s">
         <v>244</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      </c>
       <c r="D137" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      <c r="A138" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="B138" s="3">
+    </row>
+    <row r="138" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A138" s="3">
         <v>137</v>
       </c>
+      <c r="B138" s="2" t="s">
+        <v>251</v>
+      </c>
       <c r="C138" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      <c r="A139" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="B139" s="3">
+    </row>
+    <row r="139" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A139" s="3">
         <v>138</v>
       </c>
+      <c r="B139" s="2" t="s">
+        <v>254</v>
+      </c>
       <c r="C139" s="3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
-[...3 lines deleted...]
-      <c r="B140" s="3">
+    <row r="140" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A140" s="3">
         <v>139</v>
       </c>
+      <c r="B140" s="2" t="s">
+        <v>256</v>
+      </c>
       <c r="C140" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
-[...3 lines deleted...]
-      <c r="B141" s="3">
+    <row r="141" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A141" s="3">
         <v>140</v>
       </c>
+      <c r="B141" s="2" t="s">
+        <v>258</v>
+      </c>
       <c r="C141" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
-[...3 lines deleted...]
-      <c r="B142" s="3">
+    <row r="142" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A142" s="3">
         <v>141</v>
       </c>
+      <c r="B142" s="2" t="s">
+        <v>260</v>
+      </c>
       <c r="D142" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
-[...3 lines deleted...]
-      <c r="B143" s="3">
+    <row r="143" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A143" s="3">
         <v>142</v>
       </c>
+      <c r="B143" s="2" t="s">
+        <v>261</v>
+      </c>
       <c r="D143" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
-[...3 lines deleted...]
-      <c r="B144" s="3">
+    <row r="144" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A144" s="3">
         <v>143</v>
       </c>
+      <c r="B144" s="2" t="s">
+        <v>262</v>
+      </c>
       <c r="D144" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="145" spans="1:4">
-[...3 lines deleted...]
-      <c r="B145" s="3">
+    <row r="145" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A145" s="3">
         <v>144</v>
       </c>
+      <c r="B145" s="2" t="s">
+        <v>263</v>
+      </c>
       <c r="C145" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="146" spans="1:4">
-[...3 lines deleted...]
-      <c r="B146" s="3">
+    <row r="146" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A146" s="3">
         <v>145</v>
       </c>
+      <c r="B146" s="2" t="s">
+        <v>265</v>
+      </c>
       <c r="C146" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="147" spans="1:4">
-[...3 lines deleted...]
-      <c r="B147" s="3">
+    <row r="147" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A147" s="3">
         <v>146</v>
       </c>
+      <c r="B147" s="2" t="s">
+        <v>267</v>
+      </c>
       <c r="D147" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="148" spans="1:4">
-[...3 lines deleted...]
-      <c r="B148" s="3">
+    <row r="148" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A148" s="3">
         <v>147</v>
       </c>
+      <c r="B148" s="2" t="s">
+        <v>268</v>
+      </c>
       <c r="D148" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="149" spans="1:4">
-[...3 lines deleted...]
-      <c r="B149" s="3">
+    <row r="149" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A149" s="3">
         <v>148</v>
       </c>
+      <c r="B149" s="2" t="s">
+        <v>269</v>
+      </c>
       <c r="D149" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="150" spans="1:4">
-[...3 lines deleted...]
-      <c r="B150" s="3">
+    <row r="150" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A150" s="3">
         <v>149</v>
       </c>
+      <c r="B150" s="2" t="s">
+        <v>270</v>
+      </c>
       <c r="D150" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="151" spans="1:4">
-[...3 lines deleted...]
-      <c r="B151" s="3">
+    <row r="151" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A151" s="3">
         <v>150</v>
       </c>
+      <c r="B151" s="2" t="s">
+        <v>271</v>
+      </c>
       <c r="D151" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="152" spans="1:4">
-[...3 lines deleted...]
-      <c r="B152" s="3">
+    <row r="152" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A152" s="3">
         <v>151</v>
       </c>
+      <c r="B152" s="2" t="s">
+        <v>272</v>
+      </c>
       <c r="D152" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="153" spans="1:4">
-[...3 lines deleted...]
-      <c r="B153" s="3">
+    <row r="153" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A153" s="3">
         <v>152</v>
       </c>
+      <c r="B153" s="2" t="s">
+        <v>273</v>
+      </c>
       <c r="D153" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="154" spans="1:4">
-[...3 lines deleted...]
-      <c r="B154" s="3">
+    <row r="154" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A154" s="3">
         <v>153</v>
       </c>
+      <c r="B154" s="2" t="s">
+        <v>274</v>
+      </c>
       <c r="D154" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="155" spans="1:4">
-[...3 lines deleted...]
-      <c r="B155" s="3">
+    <row r="155" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A155" s="3">
         <v>154</v>
       </c>
+      <c r="B155" s="2" t="s">
+        <v>275</v>
+      </c>
       <c r="D155" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="156" spans="1:4">
-[...3 lines deleted...]
-      <c r="B156" s="3">
+    <row r="156" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A156" s="3">
         <v>155</v>
       </c>
+      <c r="B156" s="2" t="s">
+        <v>276</v>
+      </c>
       <c r="D156" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="157" spans="1:4">
-[...3 lines deleted...]
-      <c r="B157" s="3">
+    <row r="157" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A157" s="3">
         <v>156</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>189</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="158" spans="1:4" ht="29.1">
-      <c r="A158" s="2" t="s">
+    <row r="158" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A158" s="3">
+        <v>157</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A159" s="3">
+        <v>158</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A160" s="3">
+        <v>159</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A161" s="3">
+        <v>160</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A162" s="3">
+        <v>161</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A163" s="3">
+        <v>162</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB8533E4-D5F5-46AA-981C-CE922246B46B}">
+  <dimension ref="A1:D162"/>
+  <sheetViews>
+    <sheetView topLeftCell="A105" workbookViewId="0">
+      <selection activeCell="C113" sqref="C113"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="38.453125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="27.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.81640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="44.26953125" style="3" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C2" s="3">
+        <v>77</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C3" s="3">
+        <v>69</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C4" s="3">
+        <v>51</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="3">
+        <v>49</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C6" s="3">
+        <v>92</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C7" s="3">
+        <v>159</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C8" s="3">
+        <v>107</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="3">
+        <v>57</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C10" s="3">
+        <v>94</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C11" s="3">
+        <v>82</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C12" s="3">
+        <v>113</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C13" s="3">
+        <v>110</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A14" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C14" s="3">
+        <v>135</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C15" s="3">
+        <v>137</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C16" s="3">
+        <v>104</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C17" s="3">
+        <v>129</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="3">
+        <v>23</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="3">
+        <v>53</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C20" s="3">
+        <v>61</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" s="3">
+        <v>52</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C22" s="3">
+        <v>131</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C23" s="3">
+        <v>101</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C24" s="3">
+        <v>138</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" s="3">
+        <v>81</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C26" s="3">
+        <v>112</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="3">
+        <v>27</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="3">
+        <v>47</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C29" s="3">
+        <v>79</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A30" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C30" s="3">
+        <v>102</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="3">
+        <v>21</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C32" s="3">
+        <v>117</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" s="3">
+        <v>42</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C34" s="3">
+        <v>123</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A35" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C35" s="3">
+        <v>132</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C36" s="3">
+        <v>161</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C37" s="3">
+        <v>90</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C38" s="3">
+        <v>93</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C39" s="3">
+        <v>88</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C40" s="3">
+        <v>98</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A41" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C41" s="3">
+        <v>115</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C42" s="3">
+        <v>124</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A43" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C43" s="3">
+        <v>128</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C44" s="3">
+        <v>134</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A45" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C45" s="3">
+        <v>84</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C46" s="3">
+        <v>144</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A47" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C47" s="3">
+        <v>91</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C48" s="3">
+        <v>136</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C49" s="3">
+        <v>71</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A50" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C50" s="3">
+        <v>106</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="3">
+        <v>59</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C52" s="3">
+        <v>133</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C53" s="3">
+        <v>108</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A54" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C54" s="3">
+        <v>111</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C55" s="3">
+        <v>139</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C56" s="3">
+        <v>87</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A57" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C57" s="3">
+        <v>78</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C58" s="3">
+        <v>89</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C59" s="3">
+        <v>126</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A60" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C60" s="3">
+        <v>64</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C61" s="3">
+        <v>48</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C62" s="3">
+        <v>114</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A63" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C63" s="3">
+        <v>50</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C64" s="3">
+        <v>156</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C65" s="3">
+        <v>145</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A66" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" s="3">
+        <v>86</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A67" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" s="3">
+        <v>120</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A68" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C68" s="3">
+        <v>40</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A69" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="3">
+        <v>5</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C70" s="3">
+        <v>65</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A71" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C71" s="3">
+        <v>12</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C72" s="3">
+        <v>60</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C73" s="3">
+        <v>85</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C74" s="3">
+        <v>46</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C75" s="3">
+        <v>140</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C76" s="3">
+        <v>109</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C77" s="3">
+        <v>130</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C78" s="3">
+        <v>63</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A79" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C79" s="3">
+        <v>157</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A80" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C80" s="3">
+        <v>67</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C81" s="3">
+        <v>14</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A82" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C82" s="3">
+        <v>105</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C83" s="3">
+        <v>58</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C84" s="3">
+        <v>118</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C85" s="3">
+        <v>119</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C86" s="3">
+        <v>160</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B87" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C87" s="3">
+        <v>11</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B88" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C88" s="3">
+        <v>17</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B89" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C89" s="3">
+        <v>125</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B90" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C90" s="3">
+        <v>43</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B91" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C91" s="3">
+        <v>33</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B92" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C92" s="3">
+        <v>122</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B93" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="3">
+        <v>4</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B94" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C94" s="3">
+        <v>83</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B95" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C95" s="3">
+        <v>141</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B96" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C96" s="3">
+        <v>75</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B97" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C97" s="3">
+        <v>95</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B98" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C98" s="3">
+        <v>97</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B99" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C99" s="3">
+        <v>96</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B100" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C100" s="3">
+        <v>32</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B101" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C101" s="3">
+        <v>142</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B102" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C102" s="3">
+        <v>143</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B103" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C103" s="3">
+        <v>99</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B104" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C104" s="3">
+        <v>76</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B105" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C105" s="3">
+        <v>100</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B106" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C106" s="3">
+        <v>56</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B107" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C107" s="3">
+        <v>30</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B108" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C108" s="3">
+        <v>2</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B109" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C109" s="3">
+        <v>103</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B110" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C110" s="3">
+        <v>41</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B111" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C111" s="3">
+        <v>36</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B112" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C112" s="3">
+        <v>146</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B113" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C113" s="3">
+        <v>70</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B114" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C114" s="3">
+        <v>7</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B115" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C115" s="3">
+        <v>38</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B116" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C116" s="3">
+        <v>154</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B117" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C117" s="3">
+        <v>28</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B118" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C118" s="3">
+        <v>9</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B119" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C119" s="3">
+        <v>37</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B120" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C120" s="3">
+        <v>44</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B121" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" s="3">
+        <v>8</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B122" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C122" s="3">
+        <v>10</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B123" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C123" s="3">
+        <v>1</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B124" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C124" s="3">
+        <v>34</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B125" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C125" s="3">
+        <v>20</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B126" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C126" s="3">
+        <v>158</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B127" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C127" s="3">
+        <v>147</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B128" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C128" s="3">
+        <v>18</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B129" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C129" s="3">
+        <v>25</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B130" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C130" s="3">
+        <v>72</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B131" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C131" s="3">
+        <v>148</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B132" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C132" s="3">
+        <v>162</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B133" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C133" s="3">
+        <v>13</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B134" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C134" s="3">
+        <v>55</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B135" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="C135" s="3">
+        <v>149</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B136" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C136" s="3">
+        <v>19</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B137" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C137" s="3">
+        <v>26</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B138" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C138" s="3">
+        <v>150</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B139" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C139" s="3">
+        <v>151</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B140" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C140" s="3">
+        <v>35</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B141" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C141" s="3">
+        <v>62</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B142" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C142" s="3">
+        <v>31</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B143" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C143" s="3">
+        <v>116</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B144" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="B158" s="3">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="C144" s="3">
+        <v>155</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B145" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C145" s="3">
+        <v>39</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B146" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C146" s="3">
+        <v>68</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" s="3">
+        <v>3</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B148" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C148" s="3">
+        <v>73</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B149" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C149" s="3">
+        <v>6</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B150" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C150" s="3">
+        <v>54</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B151" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C151" s="3">
+        <v>45</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B152" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C152" s="3">
+        <v>74</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B153" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C153" s="3">
+        <v>153</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B154" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C154" s="3">
+        <v>127</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B155" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C155" s="3">
+        <v>15</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B156" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C156" s="3">
+        <v>80</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B157" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C157" s="3">
+        <v>16</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B158" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C158" s="3">
+        <v>24</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-        <v>158</v>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B159" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C159" s="3">
+        <v>22</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="160" spans="1:4">
-[...7 lines deleted...]
-        <v>279</v>
+    <row r="160" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B160" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C160" s="3">
+        <v>121</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>49</v>
-[...10 lines deleted...]
-        <v>251</v>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B161" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C161" s="3">
+        <v>152</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>49</v>
-[...13 lines deleted...]
-        <v>283</v>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="2:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B162" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C162" s="3">
+        <v>29</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>49</v>
-[...9 lines deleted...]
-      <c r="D163" s="3" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="deb32180-f6be-4156-bd87-94caf0a8a105" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022BBF8FC6A0F074E806251DA7E1B425A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9287f3174f0a322dc0cf7a13716b515b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3a4bcc9d-2574-4af6-ad8f-d0baa2bb729f" xmlns:ns3="deb32180-f6be-4156-bd87-94caf0a8a105" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ade7c51984b5de919c433bd09929ae91" ns2:_="" ns3:_="">
     <xsd:import namespace="3a4bcc9d-2574-4af6-ad8f-d0baa2bb729f"/>
     <xsd:import namespace="deb32180-f6be-4156-bd87-94caf0a8a105"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3864,85 +6096,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECCDD14B-9BFE-484D-8F3E-76EACBC1F88E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8FA4997-3FBF-4558-ABE1-E0C3F9E61B43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="deb32180-f6be-4156-bd87-94caf0a8a105"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3a4bcc9d-2574-4af6-ad8f-d0baa2bb729f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8FA4997-3FBF-4558-ABE1-E0C3F9E61B43}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAB128D5-FED7-4E42-949F-6A043679862F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAB128D5-FED7-4E42-949F-6A043679862F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECCDD14B-9BFE-484D-8F3E-76EACBC1F88E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3a4bcc9d-2574-4af6-ad8f-d0baa2bb729f"/>
+    <ds:schemaRef ds:uri="deb32180-f6be-4156-bd87-94caf0a8a105"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>2</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Respondent Index by rep no. (2)</vt:lpstr>
+      <vt:lpstr>Respondent Index by name</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>Oxford City Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AGAMAH Arome</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022BBF8FC6A0F074E806251DA7E1B425A</vt:lpwstr>
   </property>