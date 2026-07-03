--- v0 (2026-01-21)
+++ v1 (2026-07-03)
@@ -57,2400 +57,1656 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:r w:rsidRPr="00737248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07174A89" w14:textId="77777777" w:rsidR="00AD3569" w:rsidRPr="00AD3569" w:rsidRDefault="00AD3569" w:rsidP="006D55AE">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01CFB3AF" w14:textId="462DD549" w:rsidR="00921DB8" w:rsidRDefault="00921DB8" w:rsidP="006D55AE">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C8BDD43" w14:textId="405A981D" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="016552DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>About this form</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Please complete this form to </w:t>
-[...11 lines deleted...]
-        <w:r w:rsidR="00AD3569" w:rsidRPr="00CA7774">
+        <w:br/>
+        <w:t xml:space="preserve">Please complete this form to apply for in-kind funding to use Oxford’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="016552DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>complete this form online</w:t>
+          <w:t>More Leisure facilities and leisure centres</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AD3569" w:rsidRPr="6DBFFEBC">
+      <w:r>
+        <w:t>. You can complete this form online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="016552DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD3569">
+      <w:r>
         <w:t>or any other format of your choice, as long as you incorporate answers to the questions in the form.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="62D6D4AB">
+      <w:r w:rsidRPr="016552DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>If you need help</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Please contact Adam Godwin at More Leisure: </w:t>
+        <w:t xml:space="preserve">Please contact Adam Godwin </w:t>
+      </w:r>
+      <w:r w:rsidR="661465EA">
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidRPr="016552DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>adam.godwin@serco.com</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="0F751A99">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> or James Baughan at Oxford City Council: </w:t>
+        <w:t xml:space="preserve">or James Baughan </w:t>
+      </w:r>
+      <w:r w:rsidR="488A5580">
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidRPr="016552DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>jbaughan@oxford.gov.uk</w:t>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-        </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="62D6D4AB">
+      <w:r w:rsidR="09BE18DD">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="016552DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Data protection</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">The data on this form will be used by Oxford City Council and More Leisure Community Trust to </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">monitor awards made. It will be stored on Oxford City Council's network to meet operational and legal requirements as per our privacy policies. We will share your data with our leisure partner, More Leisure Community Trust. We will not share your personal data with any other third parties, unless legally required to do so, and will not use your information for marketing. We comply with the Data Protection Act 2018 and the General Data Protection Regulation (GDPR). For full details about how we process and keep your data secure, please visit our privacy policy at </w:t>
+      </w:r>
+      <w:r w:rsidR="48F2611F" w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The information provided in this form will be used by Oxford City Council and Leisure Solutions Community Trust to monitor awards made through the Leisure Community Fund. It will be stored on Oxford City Council’s network to meet operational and legal requirements, in line with our privacy policies. We will share your data with our leisure partner, Leisure Solutions Community Trust. We will not share your personal data with any other third parties unless legally required to do so, and we will not use your information for marketing. We comply with the Data Protection Act 2018 and UK GDPR. For full details about how we process and keep your data secure, please visit our privacy policy at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidR="48F2611F" w:rsidRPr="016552DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.oxford.gov.uk/privacy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve">. Any data protection queries can be emailed to us at </w:t>
+      <w:r w:rsidR="48F2611F" w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Any data protection queries can be emailed to </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidR="48F2611F" w:rsidRPr="016552DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>jbaughan@oxford.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+      <w:r w:rsidR="48F2611F" w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246F4676" w14:textId="3DF852FF" w:rsidR="016552DB" w:rsidRDefault="016552DB" w:rsidP="016552DB"/>
     <w:p w14:paraId="2E298DF0" w14:textId="77777777" w:rsidR="00737248" w:rsidRDefault="00737248" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="564F8555" w14:textId="76B75B5C" w:rsidR="00737248" w:rsidRPr="00737248" w:rsidRDefault="00737248" w:rsidP="00737248">
+    <w:p w14:paraId="3E4BBCEA" w14:textId="2F478CCC" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Section 1: Your details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA0DDED" w14:textId="03E4299E" w:rsidR="00F817AA" w:rsidRPr="00AD3569" w:rsidRDefault="00F817AA" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713E5200" w14:textId="46ABC8CF" w:rsidR="38B884D2" w:rsidRDefault="38B884D2" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="016552DB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>Your details</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1AA0DDED" w14:textId="03E4299E" w:rsidR="00F817AA" w:rsidRPr="00AD3569" w:rsidRDefault="0052568A" w:rsidP="006D55AE">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5CEEEAD0" w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Your name</w:t>
+      </w:r>
+      <w:r w:rsidR="7A7631FD" w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FC5155" w14:textId="42F1778D" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CBA9A2F" w14:textId="74528450" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6612ACAC" w14:textId="02A5E49D" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DA19EE" w14:textId="724F0521" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="38B884D2" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="5CEEEAD0" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organisation’s </w:t>
+      </w:r>
+      <w:r w:rsidR="449D13DC" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name </w:t>
+      </w:r>
+      <w:r w:rsidR="449D13DC">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="5CEEEAD0">
+        <w:t>if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="449D13DC">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74617CD8" w14:textId="0367CFA7" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FE2AD4" w14:textId="4861A2CE" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D5D852" w14:textId="744D7A8D" w:rsidR="00081809" w:rsidRDefault="00081809" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4573E527" w14:textId="7DF28614" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="5CEEEAD0" w:rsidP="006D55AE">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="38B884D2" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Your organisation’s address</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:t>if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2554D9C7" w14:textId="599C0CDF" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595423A9" w14:textId="0CA4CE3A" w:rsidR="00CB1B3A" w:rsidRPr="00AD3569" w:rsidRDefault="00CB1B3A" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...86 lines deleted...]
-    <w:p w14:paraId="182CF21B" w14:textId="47D56152" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00921DB8" w:rsidP="006D55AE">
+    </w:p>
+    <w:p w14:paraId="16A46641" w14:textId="246C04AC" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B62E25" w14:textId="597A42BA" w:rsidR="00737248" w:rsidRPr="00AD3569" w:rsidRDefault="5CEEEAD0" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00AD3569">
+      <w:r w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>4. Your contact phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A57FA5D" w14:textId="4F0DC931" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D14F957" w14:textId="025ACC16" w:rsidR="00737248" w:rsidRDefault="00737248" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23312C5F" w14:textId="70D4B45B" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6517E2EB" w14:textId="063631AF" w:rsidR="00737248" w:rsidRPr="00AD3569" w:rsidRDefault="5CEEEAD0" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>5. Your contact email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0B529B" w14:textId="5E1183E1" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267029FB" w14:textId="77777777" w:rsidR="00737248" w:rsidRDefault="00737248" w:rsidP="006D55AE">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D55AE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8260D6" w14:textId="77777777" w:rsidR="00737248" w:rsidRDefault="00737248" w:rsidP="006D55AE">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00737248">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36004134" w14:textId="349B0874" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Section 2: Project details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C84F466" w14:textId="77777777" w:rsidR="00737248" w:rsidRDefault="00737248" w:rsidP="006D55AE">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your name </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="6612ACAC" w14:textId="5AE8971F" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="006D55AE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DA90E7" w14:textId="7FE6C2D0" w:rsidR="00737248" w:rsidRDefault="5CEEEAD0" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="24DA19EE" w14:textId="724F0521" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="0052568A" w:rsidP="006D55AE">
+        <w:t>6. For this in-kind funding, what's the name of your project and what is it about?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52831D42" w14:textId="6CB1AA5E" w:rsidR="00737248" w:rsidRPr="00737248" w:rsidRDefault="5CEEEAD0" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...84 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...3 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="59D5D852" w14:textId="77777777" w:rsidR="00081809" w:rsidRDefault="00081809" w:rsidP="00081809">
+        <w:t>Please include details of preferred times and days that you'd like to deliver your project (note we cannot guarantee availability). Please write no more than two sentences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E2CC31" w14:textId="778CF16C" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50602E5D" w14:textId="52D850EF" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="697670D0" w14:textId="1FE7A95B" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0953830F" w14:textId="6A0ADBFD" w:rsidR="00737248" w:rsidRDefault="00737248" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4573E527" w14:textId="7DF28614" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00737248" w:rsidP="006D55AE">
+    <w:p w14:paraId="49DB474D" w14:textId="774E1BDF" w:rsidR="016552DB" w:rsidRDefault="016552DB" w:rsidP="016552DB">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...127 lines deleted...]
-    <w:p w14:paraId="09B62E25" w14:textId="4814D50F" w:rsidR="00737248" w:rsidRPr="00AD3569" w:rsidRDefault="00737248" w:rsidP="00737248">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28092FC8" w14:textId="78868E71" w:rsidR="00921DB8" w:rsidRDefault="5CEEEAD0" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...82 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD3569">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="38B884D2" w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3569">
+      <w:r w:rsidR="38B884D2" w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Which leisure centre/s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve">contact phone number </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="2D14F957" w14:textId="77777777" w:rsidR="00737248" w:rsidRDefault="00737248" w:rsidP="00737248">
+        <w:t>will your activity take place in</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7824E40C" w14:textId="1B459436" w:rsidR="00737248" w:rsidRPr="00AD3569" w:rsidRDefault="5CEEEAD0" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...89 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...290 lines deleted...]
-      <w:r w:rsidRPr="00737248">
         <w:t>Please note that this in-kind funding is to support people into using Oxford's public leisure centres so we can only fund activity that takes place in one or more of these facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037AE1C1" w14:textId="56358506" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="005B127E" w:rsidP="006D55AE">
+    <w:p w14:paraId="037AE1C1" w14:textId="56358506" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00272138" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1409770445"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D55AE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
         <w:t>Barton Leisure Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C335147" w14:textId="09E8D3FB" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="005B127E" w:rsidP="006D55AE">
+    <w:p w14:paraId="1C335147" w14:textId="09E8D3FB" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00272138" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1293474614"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D55AE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
         <w:t>Ferry Leisure Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C1D20D" w14:textId="5EB5CD98" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="005B127E" w:rsidP="006D55AE">
+    <w:p w14:paraId="77C1D20D" w14:textId="5EB5CD98" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00272138" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="59067277"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D55AE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
         <w:t>Hinksey Heated Outdoor Pool</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A444F1" w14:textId="28642DCE" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="005B127E" w:rsidP="006D55AE">
+    <w:p w14:paraId="61A444F1" w14:textId="28642DCE" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00272138" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-562095459"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D55AE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
         <w:t>Leys Pools and Leisure Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F5B414" w14:textId="0DD1E4FA" w:rsidR="00921DB8" w:rsidRDefault="005B127E" w:rsidP="006D55AE">
+    <w:p w14:paraId="75F5B414" w14:textId="0DD1E4FA" w:rsidR="00921DB8" w:rsidRDefault="00272138" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1239855833"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D55AE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
         <w:t>Oxford Ice Rink</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCAE11B" w14:textId="77777777" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="006D55AE">
+    <w:p w14:paraId="0CCAE11B" w14:textId="77777777" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="016552DB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0255B11B" w14:textId="6DC4176D" w:rsidR="006D55AE" w:rsidRDefault="008B179A" w:rsidP="006D55AE">
+    <w:p w14:paraId="408713E2" w14:textId="42BFA9E2" w:rsidR="016552DB" w:rsidRDefault="016552DB" w:rsidP="016552DB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0255B11B" w14:textId="04B6EB7D" w:rsidR="006D55AE" w:rsidRDefault="2B9FA200" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...548 lines deleted...]
-      <w:r w:rsidR="00921DB8" w:rsidRPr="20704EE3">
+      <w:r w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B179A">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="38B884D2" w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00921DB8" w:rsidRPr="20704EE3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="06E8C7B6" w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1C3B4F74" w:rsidRPr="20704EE3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B179A" w:rsidRPr="008B179A">
+        <w:t>What difference do you want to make with this in-kind funding and who will benefit from your work or activity</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>How will you monitor the success of your project or activit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B179A">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45021C15" w14:textId="6C63194C" w:rsidR="008B179A" w:rsidRDefault="2B9FA200" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Please describe your plans and how you'll be using the leisure centre/s. It's helpful to know things like how many people you think will benefit and the type of facility you wish to use (e.g. 3G pitch, swimming pool, sports hall). Please write no more than 250 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6B5C63" w14:textId="39810D53" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F2DED7" w14:textId="4DEDA702" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C857018" w14:textId="7D1F0577" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CC3EB3" w14:textId="541DDED4" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35298832" w14:textId="67C0E588" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E0DF7D" w14:textId="36B616BB" w:rsidR="006D55AE" w:rsidRPr="008B179A" w:rsidRDefault="006D55AE" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E00A847" w14:textId="59009C82" w:rsidR="016552DB" w:rsidRDefault="016552DB" w:rsidP="016552DB">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E5CBE5" w14:textId="6234F4A1" w:rsidR="00921DB8" w:rsidRDefault="2B9FA200" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve">y? </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="38B884D2" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2FCFC583" w14:textId="7734156E" w:rsidR="006D55AE" w:rsidRDefault="008B179A" w:rsidP="006D55AE">
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>This in-kind funding is to help projects and activities get started, or continue where there is a demonstrated need. How will you work to ensure the sustainability of the project or activity once the funding is used up</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="38B884D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2FBDBC" w14:textId="1E01D484" w:rsidR="008B179A" w:rsidRPr="00AD3569" w:rsidRDefault="2B9FA200" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
         <w:t>Please write no more than 250 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091B62AA" w14:textId="77777777" w:rsidR="008B179A" w:rsidRDefault="008B179A" w:rsidP="006D55AE">
+    <w:p w14:paraId="1C66FDB0" w14:textId="6843C7D4" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEA09A4" w14:textId="4A1B5CC7" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB6D985" w14:textId="1752F3A6" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0DEE30" w14:textId="43C67A03" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C16BC1A" w14:textId="2D761FA0" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2042C128" w14:textId="52B20AB9" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F033465" w14:textId="77777777" w:rsidR="008B179A" w:rsidRDefault="008B179A" w:rsidP="006D55AE">
+    <w:p w14:paraId="7E816913" w14:textId="2E5BA493" w:rsidR="016552DB" w:rsidRDefault="016552DB" w:rsidP="016552DB">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1885992D" w14:textId="201B331E" w:rsidR="008B179A" w:rsidRDefault="008B179A" w:rsidP="006D55AE">
+    <w:p w14:paraId="20D66C07" w14:textId="636AA272" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="2B9FA200" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="38B884D2" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>How do you plan to involve your users in shaping your work or activity</w:t>
+      </w:r>
+      <w:r w:rsidR="1053EEBD" w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E6E2D8" w14:textId="62A620C8" w:rsidR="006D55AE" w:rsidRDefault="2B9FA200" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Please write no more than 250 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC623B5" w14:textId="1FA2A851" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB93B68" w14:textId="77022458" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD867FF" w14:textId="0192FDC1" w:rsidR="016552DB" w:rsidRDefault="016552DB" w:rsidP="016552DB">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21EE803D" w14:textId="329EF5B5" w:rsidR="008A22C6" w:rsidRDefault="38B884D2" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="20704EE3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="2B9FA200">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="20704EE3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="60DEEFD0" w:rsidRPr="20704EE3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2B9FA200" w:rsidRPr="008B179A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>How will you monitor the success of your project or activit</w:t>
+      </w:r>
+      <w:r w:rsidR="2B9FA200">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>y?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCFC583" w14:textId="7734156E" w:rsidR="006D55AE" w:rsidRDefault="2B9FA200" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Please write no more than 250 words</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB14808" w14:textId="1B322342" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091B62AA" w14:textId="5D81858A" w:rsidR="008B179A" w:rsidRDefault="008B179A" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F033465" w14:textId="77777777" w:rsidR="008B179A" w:rsidRDefault="008B179A" w:rsidP="006D55AE">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4D9455" w14:textId="4CCC2F1D" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Section 3: Declarations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3799971D" w14:textId="77777777" w:rsidR="008B179A" w:rsidRDefault="008B179A" w:rsidP="006D55AE">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="3799971D" w14:textId="77777777" w:rsidR="008B179A" w:rsidRDefault="008B179A" w:rsidP="006D55AE">
+    </w:p>
+    <w:p w14:paraId="55D0A2A9" w14:textId="02F0F3E1" w:rsidR="008B179A" w:rsidRDefault="2B9FA200" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="55D0A2A9" w14:textId="31C01D61" w:rsidR="008B179A" w:rsidRDefault="008B179A" w:rsidP="008B179A">
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>12. Please tick the boxes below to confirm that you or your organisation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4512280D" w14:textId="77777777" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...53 lines deleted...]
-    <w:p w14:paraId="2B8C336F" w14:textId="4B770575" w:rsidR="008B179A" w:rsidRDefault="005B127E" w:rsidP="008B179A">
+    </w:p>
+    <w:p w14:paraId="2B8C336F" w14:textId="4B770575" w:rsidR="008B179A" w:rsidRDefault="00272138" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2020914647"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008B179A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008B179A">
         <w:t xml:space="preserve"> Can deliver the plans outlined in this application and that these plans fall within the remit of your or your organisation’s work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B9702B" w14:textId="77777777" w:rsidR="008B179A" w:rsidRDefault="008B179A" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13AEA669" w14:textId="77777777" w:rsidR="008B179A" w:rsidRDefault="005B127E" w:rsidP="008B179A">
+    <w:p w14:paraId="13AEA669" w14:textId="056D75D3" w:rsidR="008B179A" w:rsidRDefault="00272138" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1609005571"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008B179A">
+          <w:r w:rsidR="7BD79907" w:rsidRPr="568A4EEC">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="008B179A">
+      <w:r w:rsidR="2B9FA200">
         <w:t xml:space="preserve"> Have a functioning governing body (organisation only)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6183998D" w14:textId="2E32C87C" w:rsidR="008B179A" w:rsidRPr="00AD3569" w:rsidRDefault="008B179A" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D959541" w14:textId="77777777" w:rsidR="008B179A" w:rsidRDefault="005B127E" w:rsidP="008B179A">
+    <w:p w14:paraId="7D959541" w14:textId="77777777" w:rsidR="008B179A" w:rsidRDefault="00272138" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="342357995"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008B179A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008B179A">
         <w:t xml:space="preserve"> Have appropriate insurance in place</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A6A798" w14:textId="6E8BD2C0" w:rsidR="008B179A" w:rsidRPr="00AD3569" w:rsidRDefault="008B179A" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B82E637" w14:textId="5BAECCAF" w:rsidR="008B179A" w:rsidRDefault="005B127E" w:rsidP="008B179A">
+    <w:p w14:paraId="4B82E637" w14:textId="5BAECCAF" w:rsidR="008B179A" w:rsidRDefault="00272138" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1325240777"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C3167">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008B179A">
         <w:t xml:space="preserve"> Will work to policies and/or procedures in line with current legislation including Environment, Equality and Diversity, Health and Safety, Risk Management, Safeguarding, and Data Protection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E37971B" w14:textId="77777777" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47ABE6CA" w14:textId="122D032A" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="004C3167">
+    <w:p w14:paraId="18CCA296" w14:textId="51EA4046" w:rsidR="004C3167" w:rsidRDefault="0576C077" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...82 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD3569">
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...53 lines deleted...]
-    <w:p w14:paraId="7E6A1B72" w14:textId="77777777" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="008B179A">
+        <w:t>13. Please email, attach or detail any of your policies or procedures referred to above</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438F383C" w14:textId="0FBA615E" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="568A4EEC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD0ACA9" w14:textId="6E0A31A5" w:rsidR="568A4EEC" w:rsidRDefault="568A4EEC" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="01D20750" w14:textId="51A67E70" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="008B179A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6A1B72" w14:textId="77777777" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...58 lines deleted...]
-    <w:p w14:paraId="25C4F5E0" w14:textId="1E0B18EC" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="008B179A">
+    </w:p>
+    <w:p w14:paraId="01D20750" w14:textId="5C13D828" w:rsidR="004C3167" w:rsidRDefault="0576C077" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="568A4EEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>14. Please confirm you have read and agree to our data protection statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C4F5E0" w14:textId="1E0B18EC" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="008B179A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="004C3167">
         <w:t>The data on this form will be used by Oxford City Council staff to assess in-kind funding applications and monitor awards made. It will be stored on Oxford City Council's network to meet operational and legal requirements as per our privacy policies. We may share your data with our leisure partner, More Leisure Community Trust. We will not share your personal data with any other third parties, unless legally required to do so, and will not use your information for marketing</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E081CB4" w14:textId="77777777" w:rsidR="004C3167" w:rsidRDefault="004C3167" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B682004" w14:textId="27FED9AC" w:rsidR="004C3167" w:rsidRDefault="005B127E" w:rsidP="008B179A">
+    <w:p w14:paraId="5B682004" w14:textId="27FED9AC" w:rsidR="004C3167" w:rsidRDefault="00272138" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1505394699"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C3167">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004C3167">
         <w:t xml:space="preserve"> Yes, I understand and agree to this</w:t>
@@ -2494,96 +1750,98 @@
     </w:p>
     <w:p w14:paraId="475F3176" w14:textId="77777777" w:rsidR="00482963" w:rsidRDefault="00482963" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B4BCA17" w14:textId="77777777" w:rsidR="00482963" w:rsidRDefault="00482963" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37A2FB08" w14:textId="77777777" w:rsidR="00482963" w:rsidRDefault="00482963" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="490D65B1" w14:textId="77777777" w:rsidR="00482963" w:rsidRDefault="00482963" w:rsidP="008B179A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C228A54" w14:textId="77777777" w:rsidR="00482963" w:rsidRDefault="00482963" w:rsidP="008B179A">
-[...5 lines deleted...]
-    <w:p w14:paraId="35068C90" w14:textId="091AB7BF" w:rsidR="00482963" w:rsidRPr="00482963" w:rsidRDefault="00482963" w:rsidP="00482963">
+    <w:p w14:paraId="242E6ABE" w14:textId="431B4B90" w:rsidR="6DCBB91A" w:rsidRDefault="6DCBB91A" w:rsidP="568A4EEC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00482963">
+      <w:r w:rsidRPr="016552DB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Last updated 23</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00482963">
+        <w:t xml:space="preserve">Last updated </w:t>
+      </w:r>
+      <w:r w:rsidR="25998226" w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="25998226" w:rsidRPr="016552DB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>rd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00482963">
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="25998226" w:rsidRPr="016552DB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> December 2025</w:t>
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="008B179A" w:rsidRPr="008B179A">
+        <w:t xml:space="preserve"> July</w:t>
+      </w:r>
+      <w:r w:rsidR="317AC578" w:rsidRPr="016552DB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="6DCBB91A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2923,120 +2181,166 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="694422425">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="80764102">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF1262"/>
     <w:rsid w:val="0006593D"/>
     <w:rsid w:val="00072780"/>
     <w:rsid w:val="0007373F"/>
     <w:rsid w:val="00081809"/>
     <w:rsid w:val="000B4310"/>
+    <w:rsid w:val="001171A4"/>
     <w:rsid w:val="00146CEF"/>
     <w:rsid w:val="002315F3"/>
     <w:rsid w:val="002371FC"/>
     <w:rsid w:val="002864C2"/>
     <w:rsid w:val="00341F56"/>
     <w:rsid w:val="00363F57"/>
     <w:rsid w:val="004000D7"/>
     <w:rsid w:val="00432D5D"/>
     <w:rsid w:val="00465EF3"/>
     <w:rsid w:val="00473253"/>
     <w:rsid w:val="00482963"/>
     <w:rsid w:val="004C3167"/>
     <w:rsid w:val="00504E43"/>
     <w:rsid w:val="0052568A"/>
-    <w:rsid w:val="005B127E"/>
     <w:rsid w:val="005F17FD"/>
     <w:rsid w:val="00603141"/>
     <w:rsid w:val="006D396C"/>
     <w:rsid w:val="006D55AE"/>
     <w:rsid w:val="00700894"/>
     <w:rsid w:val="00737248"/>
     <w:rsid w:val="007908F4"/>
     <w:rsid w:val="007A70F4"/>
     <w:rsid w:val="00804D2C"/>
     <w:rsid w:val="008A22C6"/>
     <w:rsid w:val="008B179A"/>
     <w:rsid w:val="008E38A8"/>
     <w:rsid w:val="00921DB8"/>
     <w:rsid w:val="00975A51"/>
     <w:rsid w:val="00A46EF9"/>
     <w:rsid w:val="00AC2B5F"/>
     <w:rsid w:val="00AD3569"/>
     <w:rsid w:val="00C07F80"/>
     <w:rsid w:val="00CA7774"/>
     <w:rsid w:val="00CB1B3A"/>
-    <w:rsid w:val="00CC3216"/>
+    <w:rsid w:val="00CE5747"/>
     <w:rsid w:val="00CF1262"/>
     <w:rsid w:val="00D151E0"/>
     <w:rsid w:val="00F36B34"/>
     <w:rsid w:val="00F67563"/>
     <w:rsid w:val="00F817AA"/>
     <w:rsid w:val="00FA4460"/>
     <w:rsid w:val="00FD3A85"/>
+    <w:rsid w:val="016552DB"/>
+    <w:rsid w:val="0576C077"/>
+    <w:rsid w:val="06E8C7B6"/>
+    <w:rsid w:val="09BE18DD"/>
+    <w:rsid w:val="0F751A99"/>
+    <w:rsid w:val="1053EEBD"/>
+    <w:rsid w:val="176935E6"/>
     <w:rsid w:val="1C3B4F74"/>
+    <w:rsid w:val="1C5B08B3"/>
+    <w:rsid w:val="1E3B8F83"/>
     <w:rsid w:val="20704EE3"/>
+    <w:rsid w:val="20DC4436"/>
+    <w:rsid w:val="23A00B1D"/>
+    <w:rsid w:val="25998226"/>
+    <w:rsid w:val="265127FE"/>
     <w:rsid w:val="28FDFBD8"/>
+    <w:rsid w:val="2AA10982"/>
+    <w:rsid w:val="2B9FA200"/>
+    <w:rsid w:val="2E61E44E"/>
+    <w:rsid w:val="317AC578"/>
     <w:rsid w:val="33495F59"/>
+    <w:rsid w:val="38B884D2"/>
+    <w:rsid w:val="3BE6C8FD"/>
+    <w:rsid w:val="405DECDA"/>
+    <w:rsid w:val="4255617E"/>
+    <w:rsid w:val="449D13DC"/>
+    <w:rsid w:val="45D618BE"/>
     <w:rsid w:val="46C04C06"/>
+    <w:rsid w:val="475D26C8"/>
+    <w:rsid w:val="476A1C11"/>
+    <w:rsid w:val="488A5580"/>
     <w:rsid w:val="48CD8C99"/>
+    <w:rsid w:val="48F2611F"/>
+    <w:rsid w:val="51497AF1"/>
+    <w:rsid w:val="51753839"/>
+    <w:rsid w:val="54477BCC"/>
+    <w:rsid w:val="554E6453"/>
+    <w:rsid w:val="55747AED"/>
+    <w:rsid w:val="568A4EEC"/>
+    <w:rsid w:val="5CBA13CC"/>
+    <w:rsid w:val="5CEEEAD0"/>
+    <w:rsid w:val="5DB58EBC"/>
+    <w:rsid w:val="5FFA22B6"/>
+    <w:rsid w:val="60DEEFD0"/>
+    <w:rsid w:val="6162F4EB"/>
     <w:rsid w:val="62D6D4AB"/>
+    <w:rsid w:val="661465EA"/>
     <w:rsid w:val="6DBFFEBC"/>
+    <w:rsid w:val="6DCBB91A"/>
+    <w:rsid w:val="6FC0713B"/>
+    <w:rsid w:val="771642B1"/>
     <w:rsid w:val="77BB4965"/>
+    <w:rsid w:val="7A7631FD"/>
+    <w:rsid w:val="7BD79907"/>
+    <w:rsid w:val="7C2F265C"/>
+    <w:rsid w:val="7CD04E06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13AB5EFF"/>
@@ -9003,51 +8307,51 @@
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxford.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.godwin@serco.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxford.gov.uk/xfp/form/275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxford.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.godwin@serco.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moreleisure.com/oxford/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9308,52 +8612,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010035943525CBE2354F826EF8500CCB9D4A" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e33f502c39f0ef3a2b27f861db6d3e90">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1e42770d-515c-40da-b645-5b11844d0144" xmlns:ns3="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0879d00ee42d31705df271fdd13ec80d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010035943525CBE2354F826EF8500CCB9D4A" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1408cedcbb980102a0ea9afa5c16d6db">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1e42770d-515c-40da-b645-5b11844d0144" xmlns:ns3="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="acc4cf7c4c8bdfd91a33625bc7420a2a" ns2:_="" ns3:_="">
     <xsd:import namespace="1e42770d-515c-40da-b645-5b11844d0144"/>
     <xsd:import namespace="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -9587,125 +8891,110 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1e42770d-515c-40da-b645-5b11844d0144">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE552109-5770-40A1-BA1A-4BD09E78A431}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A13337D6-D434-403C-9BA3-CE6BE921FD6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1e42770d-515c-40da-b645-5b11844d0144"/>
     <ds:schemaRef ds:uri="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A803A14E-5EDF-4191-A30A-126B20CF60DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AED62D5D-6CE6-4A9D-AFC0-4B407EBC8607}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A90A068F-4817-4B9E-818C-1E0F7C1F915E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1e42770d-515c-40da-b645-5b11844d0144"/>
     <ds:schemaRef ds:uri="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>689</Words>
-  <Characters>3930</Characters>
+  <Words>670</Words>
+  <Characters>3824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Oxford City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4610</CharactersWithSpaces>
+  <CharactersWithSpaces>4486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BAUGHAN James (Leisure)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010035943525CBE2354F826EF8500CCB9D4A</vt:lpwstr>
   </property>