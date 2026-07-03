--- v0 (2026-01-21)
+++ v1 (2026-07-03)
@@ -1,2062 +1,1311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0353DA4F" w14:textId="6B622480" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00921DB8" w:rsidP="006D55AE">
+    <w:p w14:paraId="0353DA4F" w14:textId="275EA176" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00921DB8" w:rsidP="24ED20CD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD3569">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Oxford Leisure Community Fund Reporting Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07174A89" w14:textId="77777777" w:rsidR="00AD3569" w:rsidRPr="00AD3569" w:rsidRDefault="00AD3569" w:rsidP="006D55AE">
+    <w:p w14:paraId="07174A89" w14:textId="77777777" w:rsidR="00AD3569" w:rsidRPr="00AD3569" w:rsidRDefault="00AD3569" w:rsidP="3ADA5C83">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01CFB3AF" w14:textId="4CF6C82B" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00921DB8" w:rsidP="006D55AE">
-[...18 lines deleted...]
-      <w:r w:rsidR="00AD3569" w:rsidRPr="6DBFFEBC">
+    <w:p w14:paraId="49879583" w14:textId="0E2CF768" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>About this form</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3569">
-        <w:t>or any other format of your choice, as long as you incorporate answers to the questions in the form.</w:t>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Please complete this form to tell us how your Leisure Community Fund award was used and what difference it made. You can </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="24ED20CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>complete this form online</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> or in another format of your choice, as long as you answer each of the questions below.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>If you're looking to make an application, this is the wrong form. Please use the form at </w:t>
+        <w:t xml:space="preserve">If you are looking to make an application, this is the wrong form. Please use the application form at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidRPr="24ED20CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.oxford.gov.uk/xfp/form/275</w:t>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-        </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="62D6D4AB">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>If you need help</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Please contact Adam Godwin at More Leisure: </w:t>
+        <w:t xml:space="preserve">Please contact Adam Godwin </w:t>
+      </w:r>
+      <w:r w:rsidR="2401F64A">
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidRPr="24ED20CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>adam.godwin@serco.com</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="0AD7D4EF">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> or James Baughan at Oxford City Council: </w:t>
+        <w:t xml:space="preserve">or James Baughan </w:t>
+      </w:r>
+      <w:r w:rsidR="0E3AFD07">
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidRPr="24ED20CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>jbaughan@oxford.gov.uk</w:t>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-        </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="62D6D4AB">
+      <w:r w:rsidR="7FEAEEDD">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Data protection</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">The data on this form will be used by Oxford City Council and More Leisure Community Trust to monitor awards made. It will be stored on Oxford City Council's network to meet operational and legal requirements as per our privacy policies. We will share your data with our leisure partner, More Leisure Community Trust. We will not share your personal data with any other third parties, unless legally required to do so, and will not use your information for marketing. We comply with the Data Protection Act 2018 and the General Data Protection Regulation (GDPR). For full details about how we process and keep your data secure, please visit our privacy policy at </w:t>
+        <w:t xml:space="preserve">The information provided in this form will be used by Oxford City Council and Leisure Solutions Community Trust to monitor awards made through the Leisure Community Fund. It will be stored on Oxford City Council’s network to meet operational and legal requirements, in line with our privacy policies. We will share your data with our leisure partner, Leisure Solutions Community Trust. We will not share your personal data with any other third parties unless legally required to do so, and we will not use your information for marketing. We comply with the Data Protection Act 2018 and UK GDPR. For full details about how we process and keep your data secure, please visit our privacy policy at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidRPr="24ED20CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.oxford.gov.uk/privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Any data protection queries can be emailed to us at </w:t>
+        <w:t xml:space="preserve">. Any data protection queries can be emailed to </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidRPr="24ED20CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>jbaughan@oxford.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA0DDED" w14:textId="03E4299E" w:rsidR="00F817AA" w:rsidRPr="00AD3569" w:rsidRDefault="0052568A" w:rsidP="006D55AE">
+    <w:p w14:paraId="1AA0DDED" w14:textId="7EBDEE63" w:rsidR="00F817AA" w:rsidRPr="00AD3569" w:rsidRDefault="00F817AA" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="320F6BC2" w14:textId="0523E6E5" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...79 lines deleted...]
-        </mc:AlternateContent>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Section 1: Organisation and contact details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182CF21B" w14:textId="6FB4BDD9" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00921DB8" w:rsidP="006D55AE">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD3569">
+    <w:p w14:paraId="1A9FF3BD" w14:textId="02B3B25F" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD"/>
+    <w:p w14:paraId="4AF4BAF7" w14:textId="16150726" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t xml:space="preserve">1. Name of organisation </w:t>
       </w:r>
-      <w:r w:rsidR="006D55AE">
+      <w:r w:rsidRPr="24ED20CD">
+        <w:t>[if applicable]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505B228B" w14:textId="137F6D16" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6553AD93" w14:textId="4498F3C4" w:rsidR="004857D9" w:rsidRDefault="004857D9" w:rsidP="006004D9"/>
+    <w:p w14:paraId="3FDA3372" w14:textId="77777777" w:rsidR="006004D9" w:rsidRPr="00AD3569" w:rsidRDefault="006004D9" w:rsidP="006004D9"/>
+    <w:p w14:paraId="2F5843B0" w14:textId="611018D0" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>2. Your name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3569">
+    </w:p>
+    <w:p w14:paraId="0BDF6152" w14:textId="781211C1" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7108F9E5" w14:textId="77777777" w:rsidR="006004D9" w:rsidRDefault="006004D9" w:rsidP="006004D9"/>
+    <w:p w14:paraId="256442C6" w14:textId="77777777" w:rsidR="006004D9" w:rsidRPr="006004D9" w:rsidRDefault="006004D9" w:rsidP="006004D9"/>
+    <w:p w14:paraId="22A6E1E5" w14:textId="53123FC7" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name of </w:t>
-[...16 lines deleted...]
-        <w:t>[required]</w:t>
+        <w:t>3. Your email address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6612ACAC" w14:textId="5AE8971F" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="006D55AE">
+    <w:p w14:paraId="731F1140" w14:textId="041C8725" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6C9562" w14:textId="3125328B" w:rsidR="006C42EA" w:rsidRDefault="006C42EA" w:rsidP="00507755"/>
+    <w:p w14:paraId="78FBC5FD" w14:textId="77777777" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24DA19EE" w14:textId="27FA5DB3" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="0052568A" w:rsidP="006D55AE">
-[...118 lines deleted...]
-    <w:p w14:paraId="59D5D852" w14:textId="77777777" w:rsidR="00081809" w:rsidRDefault="00081809" w:rsidP="00081809">
+    <w:p w14:paraId="0B9B19BF" w14:textId="77777777" w:rsidR="006004D9" w:rsidRDefault="006004D9" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="140D52D3" w14:textId="7B293D87" w:rsidR="00081809" w:rsidRPr="00AD3569" w:rsidRDefault="00081809" w:rsidP="00081809">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2A484445" w14:textId="089A1703" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...75 lines deleted...]
-        </mc:AlternateContent>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 2: Project details</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="24B60F03" w14:textId="0EA048DA" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD"/>
+    <w:p w14:paraId="7C4C9C22" w14:textId="15FCF933" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>4. Project name or short description</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3569">
+    </w:p>
+    <w:p w14:paraId="3FC9691F" w14:textId="1953A475" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="330499F0" w14:textId="7AB64774" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7285E86E" w14:textId="2FBF37E7" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D0A5C9" w14:textId="77777777" w:rsidR="006C42EA" w:rsidRDefault="006C42EA" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E279F0" w14:textId="47CD08E7" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D0BF5D" w14:textId="742E7987" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...23 lines deleted...]
-        <w:t>[required]</w:t>
+        <w:t>5. Which leisure centre/s did your project take place at?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FBC5FD" w14:textId="77777777" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="006D55AE">
-[...195 lines deleted...]
-    <w:p w14:paraId="037AE1C1" w14:textId="56358506" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00000000" w:rsidP="006D55AE">
+    <w:p w14:paraId="037AE1C1" w14:textId="42706029" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00AB10EC" w:rsidP="24ED20CD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1409770445"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006D55AE">
+          <w:r w:rsidR="2067E21D" w:rsidRPr="24ED20CD">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
+      <w:r w:rsidR="00921DB8">
         <w:t>Barton Leisure Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C335147" w14:textId="09E8D3FB" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00000000" w:rsidP="006D55AE">
+    <w:p w14:paraId="1C335147" w14:textId="09E8D3FB" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00AB10EC" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1293474614"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D55AE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
         <w:t>Ferry Leisure Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C1D20D" w14:textId="5EB5CD98" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00000000" w:rsidP="006D55AE">
+    <w:p w14:paraId="77C1D20D" w14:textId="7FC3C97A" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00AB10EC" w:rsidP="3D3F71F5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="59067277"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006D55AE">
+          <w:r w:rsidR="1411C2C2" w:rsidRPr="3D3F71F5">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
+      <w:r w:rsidR="00921DB8">
         <w:t>Hinksey Heated Outdoor Pool</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A444F1" w14:textId="28642DCE" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00000000" w:rsidP="006D55AE">
+    <w:p w14:paraId="61A444F1" w14:textId="619B9BCA" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="00AB10EC" w:rsidP="3D3F71F5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-562095459"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006D55AE">
+          <w:r w:rsidR="23AF47EB" w:rsidRPr="3D3F71F5">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
+      <w:r w:rsidR="00921DB8">
         <w:t>Leys Pools and Leisure Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F5B414" w14:textId="0DD1E4FA" w:rsidR="00921DB8" w:rsidRDefault="00000000" w:rsidP="006D55AE">
+    <w:p w14:paraId="75F5B414" w14:textId="4718F96E" w:rsidR="00921DB8" w:rsidRDefault="00AB10EC" w:rsidP="3D3F71F5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1239855833"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006D55AE">
+          <w:r w:rsidR="23AF47EB" w:rsidRPr="3D3F71F5">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D55AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00921DB8" w:rsidRPr="00AD3569">
+      <w:r w:rsidR="00921DB8">
         <w:t>Oxford Ice Rink</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCAE11B" w14:textId="77777777" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34E04E08" w14:textId="0761D17F" w:rsidR="007A70F4" w:rsidRDefault="00F67563" w:rsidP="006D55AE">
+    <w:p w14:paraId="2F270FCE" w14:textId="77777777" w:rsidR="006004D9" w:rsidRDefault="006004D9" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="51E29A40" w14:textId="151B3099" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>6. Date your project or activity took place</w:t>
       </w:r>
-      <w:r w:rsidR="00072780" w:rsidRPr="00072780">
+    </w:p>
+    <w:p w14:paraId="2A02B320" w14:textId="77E75491" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>If there were multiple sessions, please provide the date of the final activity. An estimated date is fine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BB9A3D" w14:textId="2FB66BBE" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7407478E" w14:textId="0ECA176D" w:rsidR="00DB76C8" w:rsidRDefault="00DB76C8" w:rsidP="00DB76C8"/>
+    <w:p w14:paraId="3ED00609" w14:textId="77777777" w:rsidR="000F2BA9" w:rsidRDefault="000F2BA9" w:rsidP="00DB76C8"/>
+    <w:p w14:paraId="05E4EE91" w14:textId="77777777" w:rsidR="00D55209" w:rsidRDefault="00D55209" w:rsidP="00DB76C8"/>
+    <w:p w14:paraId="3F44F71E" w14:textId="68918B6A" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Section 3: Project impact and learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C9138B" w14:textId="4FB30CEF" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD"/>
+    <w:p w14:paraId="35AA8D63" w14:textId="3D312434" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Date your project or activity took place (if there were multiple sessions, please provide the date of the final activity – an </w:t>
+        <w:t>7. What were the aims or objectives of your project, and have these been achieved?</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00072780" w:rsidRPr="00072780">
+    </w:p>
+    <w:p w14:paraId="1DF31A3D" w14:textId="577FC0ED" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>This could include why the project was needed, what difference you hoped it would make, whether the activities went as planned, and what tells you the aims were achieved, such as attendance, feedback, repeat participation or other outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AA401A" w14:textId="5B3C35DA" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582954B4" w14:textId="7AACBD5A" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACCD4B3" w14:textId="76EF5485" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7031FE81" w14:textId="62817EFF" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150D8A95" w14:textId="6462D520" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36324142" w14:textId="275C8C4A" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FA8D70" w14:textId="65B06767" w:rsidR="00D061B3" w:rsidRDefault="00D061B3" w:rsidP="3D3F71F5">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F12500F" w14:textId="77777777" w:rsidR="00D061B3" w:rsidRDefault="00D061B3" w:rsidP="00D061B3">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175C5797" w14:textId="77777777" w:rsidR="00D55209" w:rsidRPr="00D061B3" w:rsidRDefault="00D55209" w:rsidP="00D061B3">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F8B36A" w14:textId="75F39914" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>approx</w:t>
-[...11 lines deleted...]
-        <w:t>[required]</w:t>
+        <w:t>8. What were the key outcomes of your project? What difference has it made to people who participated?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C29C25" w14:textId="15CCEBE0" w:rsidR="00072780" w:rsidRDefault="00000000" w:rsidP="006D55AE">
-[...31 lines deleted...]
-      <w:r w:rsidR="00072780" w:rsidRPr="00072780">
+    <w:p w14:paraId="1F128574" w14:textId="7DE7E1FC" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Tell us what changed as a result of your project. This could include how participants benefited socially, physically or emotionally, whether they felt more confident, active or connected, and whether the project helped people access opportunities they may not otherwise have had.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC593F3" w14:textId="77777777" w:rsidR="00072780" w:rsidRPr="00AD3569" w:rsidRDefault="00072780" w:rsidP="006D55AE">
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="0E2FE98C" w14:textId="5CB6AC0E" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0255B11B" w14:textId="1AD57FBF" w:rsidR="006D55AE" w:rsidRPr="00AD3569" w:rsidRDefault="0052568A" w:rsidP="006D55AE">
-[...148 lines deleted...]
-    <w:p w14:paraId="63E0DF7D" w14:textId="3E8C07D7" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="006D55AE">
+    <w:p w14:paraId="0C81E554" w14:textId="623659C1" w:rsidR="3D3F71F5" w:rsidRDefault="3D3F71F5" w:rsidP="3D3F71F5"/>
+    <w:p w14:paraId="1F3C3A6E" w14:textId="5BEB662D" w:rsidR="006D55AE" w:rsidRDefault="006D55AE" w:rsidP="006D55AE">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03E5CBE5" w14:textId="112CFE01" w:rsidR="00921DB8" w:rsidRPr="00AD3569" w:rsidRDefault="0052568A" w:rsidP="006D55AE">
-[...537 lines deleted...]
-      <w:r w:rsidR="00072780">
+    <w:p w14:paraId="5921E791" w14:textId="65484FCA" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>9. How was your project inclusive and what groups of people participated?</w:t>
       </w:r>
-      <w:r w:rsidR="00F67563">
+    </w:p>
+    <w:p w14:paraId="6ADDF085" w14:textId="774E72C0" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Tell us who participated in your project and what you did to make it accessible and welcoming. This could include how you supported people facing financial, physical, social, cultural or confidence-related barriers, and whether the project reached people who may not usually access leisure opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EE0E81" w14:textId="2CD7FBB9" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543D4F84" w14:textId="77CAACA4" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DCFEF2" w14:textId="46DA2827" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FFADE7" w14:textId="28522D42" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E88577" w14:textId="674EC4AD" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F0D64C" w14:textId="077E8854" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38813E3E" w14:textId="77777777" w:rsidR="000F2BA9" w:rsidRDefault="000F2BA9" w:rsidP="000F2BA9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B45442" w14:textId="2A9983F7" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>10. Did your project receive any cash or in-kind funding from other sources?</w:t>
       </w:r>
-      <w:r w:rsidR="00921DB8" w:rsidRPr="20704EE3">
+    </w:p>
+    <w:p w14:paraId="4F7D674D" w14:textId="151D009D" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Please include the source, amount or estimated value, and what the funding or support was used for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFCB9B1" w14:textId="7BF0DE6C" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D769AC3" w14:textId="77777777" w:rsidR="004B57A4" w:rsidRDefault="004B57A4" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A998FA6" w14:textId="6C28B247" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044FBEBD" w14:textId="71FD7FDF" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>11. Approximately how many people were reached through your project?</w:t>
       </w:r>
-      <w:r w:rsidR="006D55AE" w:rsidRPr="20704EE3">
+    </w:p>
+    <w:p w14:paraId="65F877C2" w14:textId="335C8189" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Please include participants, staff and volunteers where possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C903AA" w14:textId="4A2ED139" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7DE70D" w14:textId="50F46AC2" w:rsidR="3D3F71F5" w:rsidRDefault="3D3F71F5" w:rsidP="3D3F71F5">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EDA997" w14:textId="664BB91E" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3888CB31" w14:textId="39D44359" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>12. What are the next steps for your project, and what have you learned from delivering it?</w:t>
       </w:r>
-      <w:r w:rsidR="28FDFBD8" w:rsidRPr="20704EE3">
+    </w:p>
+    <w:p w14:paraId="3154C5DB" w14:textId="2EBD6262" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Please tell us what will happen next, including whether the project will continue, change, grow or come to an end. You may also wish to share lessons learned, what worked well, what you would do differently next time, how you adapted to challenges, and whether the project has created ongoing demand, partnerships or future opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E231A8" w14:textId="73646EB4" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F72B0E" w14:textId="39228F41" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C1B1EA" w14:textId="25ED68DD" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBA4CF9" w14:textId="4BEE5345" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72EAAD27" w14:textId="46D0532E" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A426B0F" w14:textId="16C30871" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79717F6F" w14:textId="4D75C4D8" w:rsidR="000F2BA9" w:rsidRDefault="000F2BA9" w:rsidP="3D3F71F5">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1232CA53" w14:textId="77777777" w:rsidR="000F2BA9" w:rsidRDefault="000F2BA9" w:rsidP="000F2BA9">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B72EFA" w14:textId="77777777" w:rsidR="00DB76C8" w:rsidRPr="00AD3569" w:rsidRDefault="00DB76C8" w:rsidP="00DB76C8">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D508E4C" w14:textId="157148FD" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>Section 4: Supporting information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101AB96B" w14:textId="3CC62987" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD"/>
+    <w:p w14:paraId="1767EA51" w14:textId="02CC20A0" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t>Approximately</w:t>
+        <w:t xml:space="preserve">13. Photos, videos or additional information </w:t>
       </w:r>
-      <w:r w:rsidR="00921DB8" w:rsidRPr="20704EE3">
+      <w:r>
+        <w:t>[optional]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51227E8D" w14:textId="53D08C71" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000080"/>
         </w:rPr>
-        <w:t xml:space="preserve"> how many people were reached with your</w:t>
-[...251 lines deleted...]
-        <w:t xml:space="preserve">If completing as a Word doc, photos, videos and any additional information can be sent as email attachments with this form to Adam Godwin at </w:t>
+        <w:t xml:space="preserve">We love seeing photos and videos of activities. If completing this form as a Word document, photos, videos and any additional information can be sent as email attachments with this form to Adam Godwin at </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidRPr="24ED20CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
           </w:rPr>
           <w:t>adam.godwin@serco.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve"> and James Baughan at </w:t>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and James Baughan at </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="62D6D4AB">
+        <w:r w:rsidRPr="24ED20CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
           </w:rPr>
           <w:t>jbaughan@oxford.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (please ensure you have permission before sharing).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="48CD8C99">
+    <w:p w14:paraId="353D9DB2" w14:textId="77777777" w:rsidR="00D7595A" w:rsidRDefault="00D7595A" w:rsidP="3D3F71F5">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193ACC4E" w14:textId="457E9A8D" w:rsidR="3D3F71F5" w:rsidRDefault="3D3F71F5" w:rsidP="3D3F71F5">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45426F42" w14:textId="6D411044" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F817833" w14:textId="58A7FE6C" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5575077E" w14:textId="5E5CF49C" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9B74C5" w14:textId="62D16101" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298D2961" w14:textId="7F6139B2" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A4C1C9" w14:textId="04B956E3" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D274683" w14:textId="18D1A24C" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0D7D31" w14:textId="480157D6" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC76A60" w14:textId="4596FBE3" w:rsidR="41C62496" w:rsidRDefault="41C62496" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Last updated 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24ED20CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BCA73A" w14:textId="4B6390AD" w:rsidR="24ED20CD" w:rsidRDefault="24ED20CD" w:rsidP="24ED20CD">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="24ED20CD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2087,50 +1336,222 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="068425CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72FE1C88"/>
+    <w:lvl w:ilvl="0" w:tplc="08090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F483C84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8794B9E4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F41F20"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8EAA9798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2235,51 +1656,486 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28F15F1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5F24E7A"/>
+    <w:lvl w:ilvl="0" w:tplc="81A884C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39483DA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E416DB2C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39897D9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E416DB2C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="555C6054"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="614AF336"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B37231A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A90498C4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CAF7193"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B82E4B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2385,123 +2241,259 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="694422425">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="80764102">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="128590393">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="80764102">
+  <w:num w:numId="4" w16cid:durableId="1647931437">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="170486659">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1159270737">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1495221157">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="54014902">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="560211061">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF1262"/>
+    <w:rsid w:val="000231AE"/>
     <w:rsid w:val="0006593D"/>
     <w:rsid w:val="00072780"/>
     <w:rsid w:val="0007373F"/>
     <w:rsid w:val="00081809"/>
+    <w:rsid w:val="000958D1"/>
     <w:rsid w:val="000B4310"/>
+    <w:rsid w:val="000F2BA9"/>
+    <w:rsid w:val="00117567"/>
     <w:rsid w:val="00146CEF"/>
+    <w:rsid w:val="00161E8F"/>
+    <w:rsid w:val="00184EFF"/>
+    <w:rsid w:val="001A0C47"/>
+    <w:rsid w:val="00205FDC"/>
+    <w:rsid w:val="00226196"/>
+    <w:rsid w:val="00230FF9"/>
     <w:rsid w:val="002315F3"/>
+    <w:rsid w:val="00236C14"/>
     <w:rsid w:val="002371FC"/>
+    <w:rsid w:val="00273D43"/>
+    <w:rsid w:val="00276377"/>
+    <w:rsid w:val="00282453"/>
     <w:rsid w:val="002864C2"/>
     <w:rsid w:val="00341F56"/>
+    <w:rsid w:val="0034620D"/>
     <w:rsid w:val="00363F57"/>
+    <w:rsid w:val="003E79D8"/>
+    <w:rsid w:val="003F3BFE"/>
     <w:rsid w:val="004000D7"/>
     <w:rsid w:val="00432D5D"/>
+    <w:rsid w:val="00463568"/>
     <w:rsid w:val="00465EF3"/>
     <w:rsid w:val="00473253"/>
+    <w:rsid w:val="004857D9"/>
+    <w:rsid w:val="004B57A4"/>
+    <w:rsid w:val="004F1B2F"/>
+    <w:rsid w:val="005038A8"/>
+    <w:rsid w:val="00504670"/>
     <w:rsid w:val="00504E43"/>
+    <w:rsid w:val="00507755"/>
+    <w:rsid w:val="0051563E"/>
+    <w:rsid w:val="00524A74"/>
     <w:rsid w:val="0052568A"/>
+    <w:rsid w:val="0053538E"/>
+    <w:rsid w:val="00550149"/>
+    <w:rsid w:val="005E0FB5"/>
     <w:rsid w:val="005F17FD"/>
+    <w:rsid w:val="006004D9"/>
     <w:rsid w:val="00603141"/>
+    <w:rsid w:val="00643C72"/>
+    <w:rsid w:val="00660176"/>
+    <w:rsid w:val="00671197"/>
+    <w:rsid w:val="006C42EA"/>
+    <w:rsid w:val="006C4344"/>
     <w:rsid w:val="006D396C"/>
     <w:rsid w:val="006D55AE"/>
+    <w:rsid w:val="006E09FB"/>
+    <w:rsid w:val="006E7113"/>
     <w:rsid w:val="00700894"/>
     <w:rsid w:val="007908F4"/>
+    <w:rsid w:val="00792482"/>
     <w:rsid w:val="007A70F4"/>
+    <w:rsid w:val="00801990"/>
     <w:rsid w:val="00804D2C"/>
+    <w:rsid w:val="00843985"/>
+    <w:rsid w:val="00867551"/>
+    <w:rsid w:val="00883FA8"/>
     <w:rsid w:val="008A22C6"/>
+    <w:rsid w:val="008D2475"/>
     <w:rsid w:val="00921DB8"/>
     <w:rsid w:val="00975A51"/>
+    <w:rsid w:val="00977E4B"/>
+    <w:rsid w:val="009822F1"/>
+    <w:rsid w:val="009915AF"/>
+    <w:rsid w:val="009A57EE"/>
+    <w:rsid w:val="009C017C"/>
+    <w:rsid w:val="009C3976"/>
     <w:rsid w:val="00A46EF9"/>
+    <w:rsid w:val="00AB1225"/>
     <w:rsid w:val="00AC2B5F"/>
     <w:rsid w:val="00AD3569"/>
+    <w:rsid w:val="00B21152"/>
+    <w:rsid w:val="00BD6033"/>
     <w:rsid w:val="00C07F80"/>
+    <w:rsid w:val="00C3015D"/>
+    <w:rsid w:val="00C4541B"/>
+    <w:rsid w:val="00C9427A"/>
+    <w:rsid w:val="00CA14B1"/>
     <w:rsid w:val="00CB1B3A"/>
+    <w:rsid w:val="00CE5747"/>
     <w:rsid w:val="00CF1262"/>
+    <w:rsid w:val="00D061B3"/>
     <w:rsid w:val="00D151E0"/>
+    <w:rsid w:val="00D21083"/>
+    <w:rsid w:val="00D54D0A"/>
+    <w:rsid w:val="00D55209"/>
+    <w:rsid w:val="00D711CE"/>
+    <w:rsid w:val="00D7595A"/>
+    <w:rsid w:val="00D81A1E"/>
+    <w:rsid w:val="00D9279C"/>
+    <w:rsid w:val="00DB76C8"/>
+    <w:rsid w:val="00DC3E4A"/>
+    <w:rsid w:val="00E25308"/>
+    <w:rsid w:val="00E46CCF"/>
+    <w:rsid w:val="00E643A0"/>
+    <w:rsid w:val="00E80619"/>
+    <w:rsid w:val="00EC41F2"/>
+    <w:rsid w:val="00F26A51"/>
     <w:rsid w:val="00F36B34"/>
+    <w:rsid w:val="00F50981"/>
     <w:rsid w:val="00F67563"/>
+    <w:rsid w:val="00F77D0C"/>
     <w:rsid w:val="00F817AA"/>
     <w:rsid w:val="00FA4460"/>
+    <w:rsid w:val="00FB2ECA"/>
     <w:rsid w:val="00FD3A85"/>
+    <w:rsid w:val="00FE6164"/>
+    <w:rsid w:val="06A1968D"/>
+    <w:rsid w:val="081F19AD"/>
+    <w:rsid w:val="0AD7D4EF"/>
+    <w:rsid w:val="0BB3F78C"/>
+    <w:rsid w:val="0C34F371"/>
+    <w:rsid w:val="0E3AFD07"/>
+    <w:rsid w:val="1411C2C2"/>
+    <w:rsid w:val="192B2DC4"/>
     <w:rsid w:val="1C3B4F74"/>
+    <w:rsid w:val="1CB34191"/>
+    <w:rsid w:val="1EFC9B9C"/>
+    <w:rsid w:val="1F1A569C"/>
+    <w:rsid w:val="2067E21D"/>
     <w:rsid w:val="20704EE3"/>
+    <w:rsid w:val="23AF47EB"/>
+    <w:rsid w:val="2401F64A"/>
+    <w:rsid w:val="24ED20CD"/>
+    <w:rsid w:val="2601369A"/>
+    <w:rsid w:val="2666C2E6"/>
     <w:rsid w:val="28FDFBD8"/>
     <w:rsid w:val="33495F59"/>
+    <w:rsid w:val="36DD545C"/>
+    <w:rsid w:val="3ADA5C83"/>
+    <w:rsid w:val="3C4D7FA0"/>
+    <w:rsid w:val="3D3F71F5"/>
+    <w:rsid w:val="3D693A63"/>
+    <w:rsid w:val="41C62496"/>
+    <w:rsid w:val="4469F9DC"/>
     <w:rsid w:val="46C04C06"/>
     <w:rsid w:val="48CD8C99"/>
+    <w:rsid w:val="49DA6713"/>
+    <w:rsid w:val="49FC595C"/>
+    <w:rsid w:val="4C2399C6"/>
+    <w:rsid w:val="53BD2CA2"/>
+    <w:rsid w:val="589CDCEE"/>
+    <w:rsid w:val="5C320A9F"/>
+    <w:rsid w:val="5E444C80"/>
+    <w:rsid w:val="60A4CB75"/>
     <w:rsid w:val="62D6D4AB"/>
+    <w:rsid w:val="696BA72A"/>
+    <w:rsid w:val="6A2E8301"/>
     <w:rsid w:val="6DBFFEBC"/>
+    <w:rsid w:val="74DD40E1"/>
     <w:rsid w:val="77BB4965"/>
+    <w:rsid w:val="78ED5834"/>
+    <w:rsid w:val="7CB92946"/>
+    <w:rsid w:val="7FEAEEDD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13AB5EFF"/>
@@ -3432,50 +3424,67 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00921DB8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007A70F4"/>
     <w:rPr>
       <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005038A8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="27225294">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="646785752">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -8469,657 +8478,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxford.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.godwin@serco.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.godwin@serco.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxford.gov.uk/xfp/form/275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxford.gov.uk/xfp/form/281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/></Relationships>
-[...605 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxford.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.godwin@serco.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.godwin@serco.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxford.gov.uk/xfp/form/275" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxford.gov.uk/xfp/form/281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbaughan@oxford.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9380,67 +8783,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1e42770d-515c-40da-b645-5b11844d0144" xmlns:ns3="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0879d00ee42d31705df271fdd13ec80d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010035943525CBE2354F826EF8500CCB9D4A" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1408cedcbb980102a0ea9afa5c16d6db">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1e42770d-515c-40da-b645-5b11844d0144" xmlns:ns3="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="acc4cf7c4c8bdfd91a33625bc7420a2a" ns2:_="" ns3:_="">
     <xsd:import namespace="1e42770d-515c-40da-b645-5b11844d0144"/>
     <xsd:import namespace="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -9649,125 +9037,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1e42770d-515c-40da-b645-5b11844d0144">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0" xsi:nil="true"/>
+    <SharedWithUsers xmlns="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AED62D5D-6CE6-4A9D-AFC0-4B407EBC8607}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE552109-5770-40A1-BA1A-4BD09E78A431}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{851B4CF8-51C9-4508-920A-A630D75A6E59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1e42770d-515c-40da-b645-5b11844d0144"/>
     <ds:schemaRef ds:uri="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A90A068F-4817-4B9E-818C-1E0F7C1F915E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1e42770d-515c-40da-b645-5b11844d0144"/>
+    <ds:schemaRef ds:uri="d1c7a347-d524-4f9b-bc47-7f3a7528cdb0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AED62D5D-6CE6-4A9D-AFC0-4B407EBC8607}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A803A14E-5EDF-4191-A30A-126B20CF60DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>495</Words>
-  <Characters>2822</Characters>
+  <Words>696</Words>
+  <Characters>3969</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Oxford City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3311</CharactersWithSpaces>
+  <CharactersWithSpaces>4656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BAUGHAN James (Leisure)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010035943525CBE2354F826EF8500CCB9D4A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>679700</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>