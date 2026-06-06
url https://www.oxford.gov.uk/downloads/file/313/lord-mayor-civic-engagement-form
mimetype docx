--- v0 (2025-10-08)
+++ v1 (2026-06-06)
@@ -1,204 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="14BDEFC8" w14:textId="77777777" w:rsidR="003727D5" w:rsidRPr="00633DB3" w:rsidRDefault="001F54B3" w:rsidP="00A341ED">
+    <w:p w14:paraId="14BDEFC8" w14:textId="54D656BC" w:rsidR="003727D5" w:rsidRPr="00633DB3" w:rsidRDefault="003727D5" w:rsidP="00A341ED">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9026"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:ind w:right="2267" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...70 lines deleted...]
-      <w:r w:rsidR="003727D5" w:rsidRPr="00A8781C">
+      <w:r w:rsidRPr="00A8781C">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BDEFC9" w14:textId="77777777" w:rsidR="001C25B6" w:rsidRDefault="001C25B6" w:rsidP="00E66F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14BDEFCA" w14:textId="77777777" w:rsidR="0039405D" w:rsidRDefault="001F54B3" w:rsidP="00E66F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E65875">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:noProof/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="52"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14BDF053" wp14:editId="1D741F8C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14BDF053" wp14:editId="1D741F8C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2621915</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>310515</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="762000" cy="692150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="17" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="762000" cy="692150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -235,149 +165,158 @@
     <w:p w14:paraId="14BDEFCD" w14:textId="77777777" w:rsidR="0039405D" w:rsidRDefault="0039405D" w:rsidP="00E66F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14BDEFCE" w14:textId="77777777" w:rsidR="00E65875" w:rsidRDefault="00E65875" w:rsidP="00E66F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E65875">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDEFCF" w14:textId="77777777" w:rsidR="00C15797" w:rsidRPr="00924BA6" w:rsidRDefault="00A8781C" w:rsidP="000223DB">
+    <w:p w14:paraId="75D12AFC" w14:textId="77777777" w:rsidR="006E1C01" w:rsidRDefault="006E1C01" w:rsidP="000223DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00924BA6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
           <w:sz w:val="52"/>
         </w:rPr>
-        <w:t>Civic Engagement Form</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E66F81" w:rsidRPr="00924BA6">
+        <w:t>Lord Mayor of Oxford</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8781C" w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
           <w:sz w:val="52"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A0C36">
+        <w:t xml:space="preserve"> Engagement Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BDEFCF" w14:textId="45CF4538" w:rsidR="00C15797" w:rsidRPr="00924BA6" w:rsidRDefault="00AC62DC" w:rsidP="000223DB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
+          <w:sz w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD5A08">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65D4E">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">Councillor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00273868">
+        <w:t>ouncillor</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>Louise Upton</w:t>
+        <w:t xml:space="preserve"> Chewe Munkonge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BDEFD0" w14:textId="77777777" w:rsidR="001C7540" w:rsidRPr="00924BA6" w:rsidRDefault="001C7540" w:rsidP="00D64771">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BDEFD1" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00E37613" w:rsidP="00D64771">
+    <w:p w14:paraId="14BDEFD1" w14:textId="04B129FF" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00E37613" w:rsidP="00D64771">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The Lord Mayor of Oxford is very keen to visit all asp</w:t>
       </w:r>
       <w:r w:rsidR="0095477E" w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ec</w:t>
       </w:r>
       <w:r w:rsidR="000A0C36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ts of the community during </w:t>
       </w:r>
-      <w:r w:rsidR="0033199C">
+      <w:r w:rsidR="006E1C01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00273868">
-[...4 lines deleted...]
-        <w:t>er</w:t>
+      <w:r w:rsidR="00AC62DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="000A0C36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> term</w:t>
       </w:r>
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of office. </w:t>
       </w:r>
       <w:r w:rsidR="006258BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000A0C36" w:rsidRPr="000A0C36">
         <w:rPr>
@@ -555,271 +494,296 @@
           <w:p w14:paraId="14BDEFD5" w14:textId="77777777" w:rsidR="00021103" w:rsidRPr="00924BA6" w:rsidRDefault="00021103" w:rsidP="00021103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EVENT DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052534A" w:rsidRPr="00924BA6" w14:paraId="14BDEFD9" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFD7" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00D64771" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name of Event:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BDEFD8" w14:textId="613F2875" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
+          <w:p w14:paraId="14BDEFD8" w14:textId="301F3917" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052534A" w:rsidRPr="00924BA6" w14:paraId="14BDEFDC" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFDA" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Day and </w:t>
             </w:r>
             <w:r w:rsidR="00D64771" w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date of Event:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BDEFDB" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
+          <w:p w14:paraId="14BDEFDB" w14:textId="35E3E3BA" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00924BA6">
-[...34 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003007E7" w:rsidRPr="00924BA6" w14:paraId="14BDEFE3" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="1469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFDD" w14:textId="77777777" w:rsidR="003007E7" w:rsidRPr="00924BA6" w:rsidRDefault="003007E7" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Description of Event:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDEFDE" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="009E206F" w:rsidRDefault="009E206F" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -832,51 +796,50 @@
               <w:t>Please include details of the purpose of the event and additional information about your organisation.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDEFDF" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00924BA6" w:rsidRDefault="0052534A" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14BDEFE0" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00924BA6" w:rsidRDefault="0052534A" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFE1" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00924BA6" w:rsidRDefault="0052534A" w:rsidP="0052534A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14BDEFE2" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="0052534A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -940,94 +903,350 @@
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052534A" w:rsidRPr="00924BA6" w14:paraId="14BDEFE7" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFE4" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00D64771" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Venue Address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDEFE5" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00D64771" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED450B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Please include full postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BDEFE6" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
+          <w:p w14:paraId="14BDEFE6" w14:textId="4F83FBFE" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65D4E" w:rsidRPr="00924BA6" w14:paraId="6673BB0F" w14:textId="77777777" w:rsidTr="00DD3544">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C78AACA" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRPr="00924BA6" w:rsidRDefault="00C65D4E" w:rsidP="00DD3544">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Time you would like the Lord Mayor to arrive:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3CE040" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRPr="00924BA6" w:rsidRDefault="00C65D4E" w:rsidP="00DD3544">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65D4E" w:rsidRPr="00924BA6" w14:paraId="721B2D6F" w14:textId="77777777" w:rsidTr="00DD3544">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DC170E" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRPr="00924BA6" w:rsidRDefault="00C65D4E" w:rsidP="00DD3544">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time the Lord Mayor </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>is able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> depart:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="166D1715" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRPr="00924BA6" w:rsidRDefault="00C65D4E" w:rsidP="00DD3544">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1081,585 +1300,468 @@
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052534A" w:rsidRPr="00924BA6" w14:paraId="14BDEFEA" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFE8" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="0043719B" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Event Start Time:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BDEFE9" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
+          <w:p w14:paraId="14BDEFE9" w14:textId="0BEEA465" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00924BA6">
-[...34 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052534A" w:rsidRPr="00924BA6" w14:paraId="14BDEFED" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFEB" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="0043719B" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Event End Time:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BDEFEC" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
+          <w:p w14:paraId="14BDEFEC" w14:textId="2A15F1D6" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00924BA6">
-[...283 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052534A" w:rsidRPr="00924BA6" w14:paraId="14BDEFF6" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BDEFF4" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00021103" w:rsidP="0095477E">
+          <w:p w14:paraId="14BDEFF4" w14:textId="4EF7FD9F" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00021103" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the Lord Mayor able to bring </w:t>
             </w:r>
+            <w:r w:rsidR="00AC62DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the Lady Mayoress</w:t>
+            </w:r>
             <w:r w:rsidR="0095477E" w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>their Consort or other guest?</w:t>
+              <w:t xml:space="preserve"> or other guest?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFF5" w14:textId="77777777" w:rsidR="00D64771" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D2420F" w:rsidRPr="00924BA6" w14:paraId="464E8CA9" w14:textId="77777777" w:rsidTr="006F3A6E">
+        <w:trPr>
+          <w:trHeight w:val="613"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F330862" w14:textId="77777777" w:rsidR="00D2420F" w:rsidRDefault="00D2420F" w:rsidP="0095477E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the Lord Mayor able to bring his children? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="626EDEFC" w14:textId="4E81C798" w:rsidR="00D2420F" w:rsidRPr="00D2420F" w:rsidRDefault="00D2420F" w:rsidP="0095477E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The Lord Mayor’s children are aged 17, 15 and 11 years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="526D4DCD" w14:textId="0C2DD5EB" w:rsidR="00D2420F" w:rsidRPr="00924BA6" w:rsidRDefault="00D2420F" w:rsidP="008E0B0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1713,90 +1815,88 @@
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11AFE" w:rsidRPr="00924BA6" w14:paraId="14BDEFFA" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFF7" w14:textId="77777777" w:rsidR="00C11AFE" w:rsidRPr="00924BA6" w:rsidRDefault="00C11AFE" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Will refreshments be provided?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDEFF8" w14:textId="77777777" w:rsidR="0054374D" w:rsidRPr="00273868" w:rsidRDefault="00C11AFE" w:rsidP="0033199C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If yes, please detail (e.g. drinks/buffet/dinner)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFF9" w14:textId="77777777" w:rsidR="00C11AFE" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="00592E7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
@@ -1848,51 +1948,50 @@
             </w:r>
             <w:r w:rsidR="00592E7E" w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11AFE" w:rsidRPr="00924BA6" w14:paraId="14BDEFFE" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFFB" w14:textId="77777777" w:rsidR="00C11AFE" w:rsidRPr="00924BA6" w:rsidRDefault="00C11AFE" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Will car</w:t>
             </w:r>
             <w:r w:rsidR="008F0893">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or bicycle</w:t>
@@ -1903,51 +2002,50 @@
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> parking facilities be available?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDEFFC" w14:textId="77777777" w:rsidR="00C11AFE" w:rsidRPr="00924BA6" w:rsidRDefault="00C11AFE" w:rsidP="00D64771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If yes, please detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFFD" w14:textId="77777777" w:rsidR="00C11AFE" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="008E0B0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
@@ -2004,123 +2102,121 @@
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052534A" w:rsidRPr="00924BA6" w14:paraId="14BDF003" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDEFFF" w14:textId="77777777" w:rsidR="008E0B0F" w:rsidRPr="00924BA6" w:rsidRDefault="008E0B0F" w:rsidP="008E0B0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please specify the dress </w:t>
             </w:r>
             <w:r w:rsidR="00BD5A08">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF000" w14:textId="77777777" w:rsidR="004B6A09" w:rsidRPr="00924BA6" w:rsidRDefault="004B6A09" w:rsidP="004B6A09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Informal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDF001" w14:textId="77777777" w:rsidR="003727D5" w:rsidRPr="00924BA6" w:rsidRDefault="003727D5" w:rsidP="003727D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2129,57 +2225,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD5A08">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2194,173 +2290,186 @@
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00924BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004B6A09" w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Black Tie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14BDF004" w14:textId="77777777" w:rsidR="0095477E" w:rsidRDefault="0095477E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE401C7" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRDefault="00C65D4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5215557E" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRDefault="00C65D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5246"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
       <w:tr w:rsidR="0095477E" w:rsidRPr="00924BA6" w14:paraId="14BDF006" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF005" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="00924BA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DUTIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0095477E" w:rsidRPr="00924BA6" w14:paraId="14BDF009" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF007" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="00924BA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Do you require the Lord Mayor to open the event?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF008" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="00924BA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
@@ -2417,75 +2526,73 @@
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0095477E" w:rsidRPr="00924BA6" w14:paraId="14BDF00C" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF00A" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="00924BA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Do you wish the Lord Mayor to deliver a speech?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF00B" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="00924BA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
@@ -2535,116 +2642,113 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095477E" w:rsidRPr="00924BA6" w14:paraId="14BDF015" w14:textId="77777777" w:rsidTr="006F3A6E">
+      <w:tr w:rsidR="0095477E" w:rsidRPr="00924BA6" w14:paraId="14BDF015" w14:textId="77777777" w:rsidTr="00733DAA">
         <w:trPr>
-          <w:trHeight w:val="1670"/>
+          <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF00D" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>If yes, please give details on the subject matter:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDF00E" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="002D71E8" w:rsidRDefault="002D71E8" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please provide details/links to relevant information sources</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDF00F" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14BDF010" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF011" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
@@ -2693,107 +2797,97 @@
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDF012" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
-            <w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="14BDF013" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14BDF014" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0095477E" w:rsidRPr="00924BA6" w14:paraId="14BDF018" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF016" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Will the press be invited?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF017" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
@@ -2850,75 +2944,73 @@
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0095477E" w:rsidRPr="00924BA6" w14:paraId="14BDF01B" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF019" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Will a photo shoot be required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF01A" w14:textId="77777777" w:rsidR="0095477E" w:rsidRPr="00924BA6" w:rsidRDefault="0095477E" w:rsidP="0095477E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
@@ -3036,90 +3128,88 @@
           </w:tcPr>
           <w:p w14:paraId="14BDF01D" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00924BA6" w:rsidRDefault="0052534A" w:rsidP="00FA0643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>KEY CONTACT / GUEST DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF4FE1" w:rsidRPr="00924BA6" w14:paraId="14BDF022" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF01F" w14:textId="77777777" w:rsidR="00AF4FE1" w:rsidRPr="00924BA6" w:rsidRDefault="00AF4FE1" w:rsidP="00FA0643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name of hosts who will greet the Lord Mayor:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14BDF020" w14:textId="77777777" w:rsidR="00AF4FE1" w:rsidRPr="00924BA6" w:rsidRDefault="00AF4FE1" w:rsidP="00FA0643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please provide at least two names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF021" w14:textId="77777777" w:rsidR="00AF4FE1" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="00FA0643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
@@ -3176,75 +3266,73 @@
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481741" w:rsidRPr="00924BA6" w14:paraId="14BDF028" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF023" w14:textId="77777777" w:rsidR="00481741" w:rsidRPr="00481741" w:rsidRDefault="00481741" w:rsidP="00FA0643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Contact on the day:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF024" w14:textId="77777777" w:rsidR="00481741" w:rsidRPr="00924BA6" w:rsidRDefault="00481741" w:rsidP="00481741">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -3596,99 +3684,97 @@
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052534A" w:rsidRPr="00924BA6" w14:paraId="14BDF02E" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF029" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00924BA6" w:rsidRDefault="00AF4FE1" w:rsidP="00FA0643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Contact(s) for further details</w:t>
             </w:r>
             <w:r w:rsidR="00481741">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00481741">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(if different from above)</w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF02A" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00924BA6" w:rsidRDefault="00AF4FE1" w:rsidP="00FA0643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
             <w:r w:rsidR="00582B14" w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00582B14" w:rsidRPr="00924BA6">
               <w:rPr>
@@ -4068,75 +4154,73 @@
             <w:r w:rsidR="00582B14" w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00582B14" w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052534A" w:rsidRPr="00924BA6" w14:paraId="14BDF031" w14:textId="77777777" w:rsidTr="006F3A6E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF02F" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00924BA6" w:rsidRDefault="00AF4FE1" w:rsidP="00FA0643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please give details of principal guests attending:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BDF030" w14:textId="77777777" w:rsidR="0052534A" w:rsidRPr="00924BA6" w:rsidRDefault="00582B14" w:rsidP="00FA0643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
@@ -4187,1847 +4271,2193 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00924BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14BDF032" w14:textId="53D2007D" w:rsidR="000E79F5" w:rsidRDefault="001F54B3" w:rsidP="006F3A6E">
+    <w:p w14:paraId="552E43CA" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRPr="00C65D4E" w:rsidRDefault="00C65D4E" w:rsidP="00C65D4E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6A647C" w14:textId="06891D1B" w:rsidR="00FB114A" w:rsidRPr="00924BA6" w:rsidRDefault="00FB114A" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Useful Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9DBFD0" w14:textId="77777777" w:rsidR="00FB114A" w:rsidRDefault="00FB114A" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Greeting the Lord Mayor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – The correct form of address and introduction is ‘The Right Worshipful, The Lord Mayor of Oxford, Councillor Chewe Munkonge’. The Lord Mayor should be greeted and addressed as ‘Lord Mayor’ until advised otherwise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBCCBA8" w14:textId="03460E63" w:rsidR="00FB114A" w:rsidRDefault="00FB114A" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Civic Regalia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – The Lord Mayor will wear his Chain of Office whilst undertaking formal engagements or will use the replica chain if it is deemed impractical to wear the authentic one. Robes are typically only permitted at formal ceremonies when the City Mace is in use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD56169" w14:textId="3213B657" w:rsidR="00D2420F" w:rsidRDefault="00FE34A0" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special Requirements </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>– The Lord Mayor and Lady Mayoress have no specific dietary or access requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A880373" w14:textId="052311F5" w:rsidR="00D2420F" w:rsidRDefault="00D2420F" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name Pronounciation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>– Chewe Munkonge is pronounced ‘Cheh – way Mun-con-gay’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6BB7CE" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRPr="00D2420F" w:rsidRDefault="00C65D4E" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9C2323" w14:textId="1C334753" w:rsidR="00FE34A0" w:rsidRDefault="00FE34A0" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Lord Mayor’s Nominated Charity 2026-27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3590C043" w14:textId="27462DC3" w:rsidR="00FE34A0" w:rsidRDefault="00FE34A0" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A416D2C" w14:textId="6F9371FE" w:rsidR="00FE34A0" w:rsidRDefault="00C65D4E" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC62DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="134BFDE9" wp14:editId="5EA8722B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-93345</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>54610</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1199515" cy="633730"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20778"/>
+                <wp:lineTo x="21268" y="20778"/>
+                <wp:lineTo x="21268" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="455339874" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="455339874" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1199515" cy="633730"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00FE34A0" w:rsidRPr="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobell House Hospice </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0" w:rsidRPr="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has been providing compassionate care to the people of Oxfordshire since 1976. Every year, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0" w:rsidRPr="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0" w:rsidRPr="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for over 4,000 people</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a life-limiting illness</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0" w:rsidRPr="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0" w:rsidRPr="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>From the moment someone is told the devastating news they have an incurable illness until the end of their life,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sobell House is</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0" w:rsidRPr="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0" w:rsidRPr="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">here to support them. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Their</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0" w:rsidRPr="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care also extends to family and friends, who face the life-changing loss of a loved one.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00FE34A0" w:rsidRPr="005E5D8B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>www.sobellhouse.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FE34A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657F61C0" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRPr="00733DAA" w:rsidRDefault="00C65D4E" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527C96D3" w14:textId="77777777" w:rsidR="00FE34A0" w:rsidRPr="00924BA6" w:rsidRDefault="00FE34A0" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Charitable Donations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B2EEC7" w14:textId="77777777" w:rsidR="00FE34A0" w:rsidRPr="00924BA6" w:rsidRDefault="00FE34A0" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If you are a business, the Lord Mayor encourages you to support one of his charities (details below) with a modest donation. This can be made via cash, cheque or bank transfer. A member or the Civic Office will be in touch with further details regarding how you can make your donation. Please indicate your contribution below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7EFEC4" w14:textId="058E0743" w:rsidR="00FE34A0" w:rsidRPr="00924BA6" w:rsidRDefault="00FE34A0" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">£50 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Check6"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">£100 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Check7"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">£250 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Check8"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">£500 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Check9"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Other £</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12008111" w14:textId="77777777" w:rsidR="00FE34A0" w:rsidRPr="00C65D4E" w:rsidRDefault="00FE34A0" w:rsidP="00FE34A0">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BDF032" w14:textId="5E5DBA31" w:rsidR="000E79F5" w:rsidRDefault="001F54B3" w:rsidP="006F3A6E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14BDF055" wp14:editId="65171532">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14BDF055" wp14:editId="00C09109">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-236855</wp:posOffset>
+                  <wp:posOffset>-244026</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>146685</wp:posOffset>
+                  <wp:posOffset>149575</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6870700" cy="5394325"/>
-                <wp:effectExtent l="1270" t="3810" r="0" b="2540"/>
+                <wp:extent cx="6870700" cy="7340367"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2137450269" name="Rectangle 53"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6870700" cy="5394325"/>
+                          <a:ext cx="6870700" cy="7340367"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="E7E6E6"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst>
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="808080"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0ADFA12B" w14:textId="1FC921E7" w:rsidR="00AC62DC" w:rsidRDefault="00AC62DC" w:rsidP="00AC62DC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5AB7E2FD" id="Rectangle 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:-18.65pt;margin-top:11.55pt;width:541pt;height:424.75pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAI4DuO7wEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJc2mNOEWRpsOA&#10;rhvQ7QMUWbaFyaJGKXGyrx8lJ2mwvQ17EUSRPCQPj5b3h86wvUKvwZZ8PMo5U1ZCpW1T8u/fnj7c&#10;cuaDsJUwYFXJj8rz+9X7d8veFWoCLZhKISMQ64velbwNwRVZ5mWrOuFH4JQlZw3YiUAmNlmFoif0&#10;zmSTPJ9nPWDlEKTynl4fBydfJfy6VjJ8qWuvAjMlp95COjGd23hmq6UoGhSu1fLUhviHLjqhLRW9&#10;QD2KINgO9V9QnZYIHuowktBlUNdaqjQDTTPO/5jmtRVOpVmIHO8uNPn/Bytf9q/uK8bWvXsG+cMz&#10;C+tW2EY9IELfKlFRuXEkKuudLy4J0fCUyrb9Z6hotWIXIHFwqLGLgDQdOySqjxeq1SEwSY/z20W+&#10;yGkjknyzm7vpzWSWaojinO7Qh48KOhYvJUfaZYIX+2cfYjuiOIek9sHo6kkbkwxstmuDbC9o75vF&#10;Zr6Zn9D9dZixMdhCTBsQhxeVlHMqcx40asoXW6iONDTCICWSPl1awF+c9SSjkvufO4GKM/PJEnF3&#10;4+k06i4Z09liQgZee7bXHmElQZU8cDZc12HQ6s6hblqqNE4UWHggsmudaHjr6rQikkpi5yTrqMVr&#10;O0W9fb7VbwAAAP//AwBQSwMEFAAGAAgAAAAhAGCOCn7iAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOxau0mVlBCnQiBUqQsehQ9w4slDxOModtrA19ddleXoHt17Jt/OpmdH&#10;HF1nScJqKYAhVVZ31Ej4/npdbIA5r0ir3hJK+EUH2+L2JleZtif6xOPBNyyUkMuUhNb7IePcVS0a&#10;5ZZ2QApZbUejfDjHhutRnUK56XkkRMKN6igstGrA5xarn8NkJDzsxF+7x7dd8pG+7CNT1fVUvkt5&#10;fzc/PQLzOPsrDBf9oA5FcCrtRNqxXsIiTuOASojiFbALINbrFFgpYZNGCfAi5/9/KM4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEACOA7ju8BAADEAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYI4KfuIAAAALAQAADwAAAAAAAAAAAAAAAABJBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" fillcolor="#e7e6e6" stroked="f"/>
+              <v:rect w14:anchorId="14BDF055" id="Rectangle 53" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-19.2pt;margin-top:11.8pt;width:541pt;height:578pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuzbCC9AEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSLO6MOEWRpsOA&#10;rhvQ7QNkWbaF2aJGKbGzrx8lJ2mw3YZdBFKkHsnHp/Xd2HfsoNBpMAWfz1LOlJFQadMU/Pu3x3e3&#10;nDkvTCU6MKrgR+X43ebtm/Vgc7WAFrpKISMQ4/LBFrz13uZJ4mSreuFmYJWhYA3YC08uNkmFYiD0&#10;vksWabpKBsDKIkjlHN0+TEG+ifh1raT/UtdOedYVnHrz8cR4luFMNmuRNyhsq+WpDfEPXfRCGyp6&#10;gXoQXrA96r+gei0RHNR+JqFPoK61VHEGmmae/jHNSyusirMQOc5eaHL/D1Y+H17sVwytO/sE8odj&#10;BratMI26R4ShVaKicvNAVDJYl18eBMfRU1YOn6Gi1Yq9h8jBWGMfAGk6Nkaqjxeq1eiZpMvVbZZm&#10;KW1EUiy7WaY3qyzWEPn5uUXnPyroWTAKjrTLCC8OT86HdkR+TontQ6erR9110cGm3HbIDoL2vst2&#10;q93qhO6u0zoTkg2EZxPidKOick5lzoMGTbncj+VIqcEsoTrS/AiTqugXkNEC/uJsIEUV3P3cC1Sc&#10;dZ8McfhhvlwGCUZn+T5bkIPXkfI6IowkqIJ7ziZz6yfZ7i3qpqVK88iGgXvivdaRkdeuTtsi1USi&#10;TgoPsrz2Y9brP9z8BgAA//8DAFBLAwQUAAYACAAAACEA/ALWd+EAAAAMAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU7DMBBF90jcwRokdq3dtErbNE6FQKhSFxRKD+AkkzgiHkex0wZOj7OC3R/N0583&#10;6X40Lbti7xpLEhZzAQypsGVDtYTL5+tsA8x5RaVqLaGEb3Swz+7vUpWU9kYfeD37moUScomSoL3v&#10;Es5dodEoN7cdUthVtjfKh7GvedmrWyg3LY+EiLlRDYULWnX4rLH4Og9GwvYgfvQR3w7x+/rlGJmi&#10;qob8JOXjw/i0A+Zx9H8wTPpBHbLglNuBSsdaCbPlZhVQCdEyBjYBYjWlPKTFehsDz1L+/4nsFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7NsIL0AQAAzwMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPwC1nfhAAAADAEAAA8AAAAAAAAAAAAAAAAA&#10;TgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" fillcolor="#e7e6e6" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0ADFA12B" w14:textId="1FC921E7" w:rsidR="00AC62DC" w:rsidRDefault="00AC62DC" w:rsidP="00AC62DC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDF033" w14:textId="3B739B0C" w:rsidR="00A64DD4" w:rsidRPr="006F3A6E" w:rsidRDefault="00A64DD4" w:rsidP="006F3A6E">
+    <w:p w14:paraId="7C6FAE4E" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRPr="00C65D4E" w:rsidRDefault="00C65D4E" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BDF033" w14:textId="57373817" w:rsidR="00A64DD4" w:rsidRDefault="00A64DD4" w:rsidP="00C65D4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Civic Office Holders 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00273868" w:rsidRPr="00C65D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00273868" w:rsidRPr="00C65D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C23B02" w14:textId="77777777" w:rsidR="00C65D4E" w:rsidRPr="00C65D4E" w:rsidRDefault="00C65D4E" w:rsidP="006F3A6E">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="52"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F3A6E">
-[...34 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="14BDF034" w14:textId="2CC692D2" w:rsidR="00A64DD4" w:rsidRPr="00A64DD4" w:rsidRDefault="00A64DD4" w:rsidP="00A64DD4">
+    <w:p w14:paraId="27790187" w14:textId="024FFFC3" w:rsidR="00AC62DC" w:rsidRDefault="00733DAA" w:rsidP="00A64DD4">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-          <w:sz w:val="40"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DE42967" wp14:editId="1E801055">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08F84052" wp14:editId="253D370F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-17145</wp:posOffset>
+              <wp:posOffset>-15240</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>53975</wp:posOffset>
+              <wp:posOffset>172085</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="962025" cy="1228090"/>
-[...1 lines deleted...]
-            <wp:wrapThrough wrapText="bothSides">
+            <wp:extent cx="961200" cy="1275855"/>
+            <wp:effectExtent l="57150" t="57150" r="86995" b="95885"/>
+            <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="0" y="-670"/>
-[...8 lines deleted...]
-                <wp:lineTo x="0" y="-670"/>
+                <wp:start x="-1285" y="-968"/>
+                <wp:lineTo x="-857" y="22901"/>
+                <wp:lineTo x="23128" y="22901"/>
+                <wp:lineTo x="23128" y="-968"/>
+                <wp:lineTo x="-1285" y="-968"/>
               </wp:wrapPolygon>
-            </wp:wrapThrough>
-            <wp:docPr id="971829530" name="Picture 1"/>
+            </wp:wrapTight>
+            <wp:docPr id="644053350" name="Picture 2" descr="Profile image for Councillor Chewe Munkonge"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="971829530" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 3" descr="Profile image for Councillor Chewe Munkonge"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId15">
+                              <a14:imgEffect>
+                                <a14:sharpenSoften amount="25000"/>
+                              </a14:imgEffect>
+                              <a14:imgEffect>
+                                <a14:brightnessContrast bright="20000" contrast="-20000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect b="6048"/>
-                    <a:stretch/>
+                    <a:srcRect l="24769" t="8012" r="36390" b="14841"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="962025" cy="1228090"/>
+                      <a:ext cx="961200" cy="1275855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-                      <a:noFill/>
+                    <a:ln w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00817970" w:rsidRPr="00A658E9">
+    </w:p>
+    <w:p w14:paraId="3167F17F" w14:textId="3A62FB50" w:rsidR="00AC62DC" w:rsidRPr="00A658E9" w:rsidRDefault="00AC62DC" w:rsidP="00FB114A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A658E9">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Lord Mayor of Oxford </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDF036" w14:textId="3D6A9365" w:rsidR="00817970" w:rsidRDefault="006258BE" w:rsidP="00817970">
+    <w:p w14:paraId="7BA8525A" w14:textId="11216F8F" w:rsidR="00AC62DC" w:rsidRDefault="00AC62DC" w:rsidP="00FB114A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:color w:val="595959"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:color w:val="595959"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cllr </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00273868">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00733DAA">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:color w:val="595959"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>Louise Upton</w:t>
+        <w:t>ouncillor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chewe Munkonge </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDF037" w14:textId="45634701" w:rsidR="00273868" w:rsidRDefault="00FD3523" w:rsidP="003D6072">
+    <w:p w14:paraId="7E36D606" w14:textId="47CCB334" w:rsidR="00FB114A" w:rsidRDefault="00E05CD2" w:rsidP="00FB114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD3523">
+      <w:r w:rsidRPr="00E05CD2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Louise was educated at Grove Comprehensive School, Market Drayton, Shropshire. She obtained a BA (Hons) in Biochemistry from the University of Oxford (New College) and a PhD in Cell Physiology from University College London. She lived and worked in Paris for 3 years before returning to the UK to continue working as a research scientist at the University of Oxford. She teaches neuroscience to medicine and psychology students.</w:t>
+        <w:t>Councillor Munkonge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> was born in Zambia and is the first Black person to hold the office of Lord Mayor</w:t>
+      </w:r>
+      <w:r w:rsidR="00462275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Oxford</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. He</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moved to the United Kingdom in 2003 and settled in Oxford in 2008. He holds </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E05CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E05CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD3523">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Louise is the Council’s Champion for Cycling.</w:t>
+        <w:t>MBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Oxford Brookes University and has a professional background in finance and administration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>He was first elected as City Councillor for Quarry and Risinghurst in 2014 and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>serve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as Cabinet Member for a Healthy and Fairer Oxford and as the Council’s Small Business Champion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. From 2019 to 2025 he was a Governor at The Swan School. Outside of his civic duties, Councillor Munkonge is devoted family man; he is married</w:t>
+      </w:r>
+      <w:r w:rsidR="00C379F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Carol and together they have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> three secondary school-aged children. He enjoys music, plays football, and is a keen Oxford United fan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDF038" w14:textId="429B37D1" w:rsidR="00990433" w:rsidRDefault="00990433" w:rsidP="003D6072">
+    <w:p w14:paraId="019A8C6A" w14:textId="77777777" w:rsidR="00C379F8" w:rsidRDefault="00C379F8" w:rsidP="00FB114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BDF039" w14:textId="6C063D9C" w:rsidR="00273868" w:rsidRPr="003D6072" w:rsidRDefault="00273868" w:rsidP="003D6072">
+    <w:p w14:paraId="67A83644" w14:textId="1B0EFBB4" w:rsidR="00FB114A" w:rsidRDefault="00C379F8" w:rsidP="00C379F8">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004E7E8F">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39535CF1" wp14:editId="211A0379">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="176B72E3" wp14:editId="5EE6FDEE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-17145</wp:posOffset>
+              <wp:posOffset>-10160</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>44892</wp:posOffset>
+              <wp:posOffset>24130</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="958215" cy="1227455"/>
-[...1 lines deleted...]
-            <wp:wrapThrough wrapText="bothSides">
+            <wp:extent cx="960755" cy="1217930"/>
+            <wp:effectExtent l="57150" t="57150" r="86995" b="96520"/>
+            <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="0" y="-670"/>
-[...8 lines deleted...]
-                <wp:lineTo x="0" y="-670"/>
+                <wp:start x="-1285" y="-1014"/>
+                <wp:lineTo x="-857" y="22974"/>
+                <wp:lineTo x="23128" y="22974"/>
+                <wp:lineTo x="23128" y="-1014"/>
+                <wp:lineTo x="-1285" y="-1014"/>
               </wp:wrapPolygon>
-            </wp:wrapThrough>
-            <wp:docPr id="2059016716" name="Picture 1"/>
+            </wp:wrapTight>
+            <wp:docPr id="781075710" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2059016716" name=""/>
+                    <pic:cNvPr id="781075710" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId17">
+                              <a14:imgEffect>
+                                <a14:sharpenSoften amount="25000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="6099" t="2890" r="11769" b="14882"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="960755" cy="1217930"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00FB114A" w:rsidRPr="00A658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>ady</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB114A" w:rsidRPr="00A658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mayor</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>ess</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB114A" w:rsidRPr="00A658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Oxford </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03928BB2" w14:textId="7BCE0ED0" w:rsidR="00FB114A" w:rsidRDefault="00FB114A" w:rsidP="00C379F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Mrs Carol Munkonge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74142954" w14:textId="667820E1" w:rsidR="00FB114A" w:rsidRDefault="00C379F8" w:rsidP="00C379F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C379F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mrs Munkonge </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C379F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qualified nurse with over twenty years’ experience</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C379F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C379F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>he works as a Care Leader for a charitable organisation in Oxford, specialising in supporting the elderly. She is passionate about making a positive difference in people’s lives and has a strong commitment to care and community service.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C379F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In her spare time, she enjoys baking, walking, and swimming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFF6315" w14:textId="77777777" w:rsidR="00C379F8" w:rsidRDefault="00C379F8" w:rsidP="00C379F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CB15EC" w14:textId="56422ACF" w:rsidR="00AC62DC" w:rsidRPr="00A64DD4" w:rsidRDefault="006E1C01" w:rsidP="00C379F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A58B295" wp14:editId="1A8394E2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-13970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>168275</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="960755" cy="1200785"/>
+            <wp:effectExtent l="57150" t="57150" r="86995" b="94615"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="-1285" y="-1028"/>
+                <wp:lineTo x="-857" y="22959"/>
+                <wp:lineTo x="23128" y="22959"/>
+                <wp:lineTo x="23128" y="-1028"/>
+                <wp:lineTo x="-1285" y="-1028"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="997118045" name="Picture 3" descr="Oxford - Councillor Louise Upton is set to become the new Lord Mayor of  Oxford. The ceremonial role will see Councillor Upton carry out a wide  range of civic engagements during 2025/26,"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="Oxford - Councillor Louise Upton is set to become the new Lord Mayor of  Oxford. The ceremonial role will see Councillor Upton carry out a wide  range of civic engagements during 2025/26,"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId19">
+                              <a14:imgEffect>
+                                <a14:colorTemperature colorTemp="7200"/>
+                              </a14:imgEffect>
+                              <a14:imgEffect>
+                                <a14:brightnessContrast bright="20000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="18211" t="11292" r="19259" b="10590"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="960755" cy="1200785"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BDF035" w14:textId="54F85783" w:rsidR="00817970" w:rsidRPr="00A658E9" w:rsidRDefault="00AC62DC" w:rsidP="00FB114A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deputy </w:t>
+      </w:r>
+      <w:r w:rsidR="00817970" w:rsidRPr="00A658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lord Mayor of Oxford </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BDF036" w14:textId="19C047C5" w:rsidR="00817970" w:rsidRDefault="006258BE" w:rsidP="00FB114A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>ouncillor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00273868">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Louise Upton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BDF037" w14:textId="1F812A84" w:rsidR="00273868" w:rsidRDefault="00462275" w:rsidP="00FB114A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Councillor Upton</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3523" w:rsidRPr="00FD3523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was educated at Grove Comprehensive School, Market Drayton, Shropshire. She obtained a BA (Hons) in Biochemistry from the University of Oxford (New College) and a PhD in Cell Physiology from University College London. She lived and worked in Paris for 3 years before returning to the UK to continue working as a research scientist at te University of Oxford. She teaches neuroscience to medicine and psychology students.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3523" w:rsidRPr="00FD3523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Louise is the Council’s Champion for Cycling</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC62DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and was Lord Mayor of Oxford in 2025-2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CFAD8A" w14:textId="77777777" w:rsidR="00733DAA" w:rsidRDefault="00733DAA" w:rsidP="00FB114A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B17651" w14:textId="7E61079F" w:rsidR="00733DAA" w:rsidRPr="00A658E9" w:rsidRDefault="006E1C01" w:rsidP="00FB114A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AB0B7CE" wp14:editId="1F0104E4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-13970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>55880</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="942975" cy="1207770"/>
+            <wp:effectExtent l="57150" t="57150" r="104775" b="87630"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="-1309" y="-1022"/>
+                <wp:lineTo x="-873" y="22826"/>
+                <wp:lineTo x="23564" y="22826"/>
+                <wp:lineTo x="23564" y="-1022"/>
+                <wp:lineTo x="-1309" y="-1022"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1661542065" name="Picture 4" descr="Profile image for Councillor Linda Smith"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7" descr="Profile image for Councillor Linda Smith"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect b="6359"/>
-                    <a:stretch/>
+                    <a:srcRect l="30707" t="1602" r="29644" b="22397"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="958215" cy="1227455"/>
+                      <a:ext cx="942975" cy="1207770"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-                      <a:noFill/>
+                    <a:noFill/>
+                    <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:sysClr val="window" lastClr="FFFFFF"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:extLst>
+                        <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
+                          <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
+                            <a:custGeom>
+                              <a:avLst/>
+                              <a:gdLst/>
+                              <a:ahLst/>
+                              <a:cxnLst/>
+                              <a:rect l="0" t="0" r="0" b="0"/>
+                              <a:pathLst/>
+                            </a:custGeom>
+                            <ask:type/>
+                          </ask:lineSketchStyleProps>
+                        </a:ext>
+                      </a:extLst>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00817970" w:rsidRPr="00647EA6">
+      <w:r w:rsidR="00733DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>Sheriff</w:t>
+      </w:r>
+      <w:r w:rsidR="00733DAA" w:rsidRPr="00A658E9">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deputy Lord Mayor of Oxford </w:t>
+        <w:t xml:space="preserve"> of Oxford </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDF03B" w14:textId="446623A1" w:rsidR="00817970" w:rsidRPr="00647EA6" w:rsidRDefault="00817970" w:rsidP="00817970">
+    <w:p w14:paraId="0714FF16" w14:textId="6D23001E" w:rsidR="00733DAA" w:rsidRDefault="00733DAA" w:rsidP="00FB114A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:color w:val="595959"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00647EA6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:color w:val="595959"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cllr </w:t>
-[...8 lines deleted...]
-        <w:t>Mike Rowley</w:t>
+        <w:t>Councillor Linda Smith</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDF03C" w14:textId="4B1803C6" w:rsidR="00FD3523" w:rsidRDefault="00273868" w:rsidP="0033199C">
+    <w:p w14:paraId="4B8A938F" w14:textId="2F53E55D" w:rsidR="00733DAA" w:rsidRDefault="00C3431D" w:rsidP="00FB114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0054374D">
+      <w:r w:rsidRPr="00C3431D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mike Rowley is originally from Stafford</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD3523">
+        <w:t xml:space="preserve">Born and raised in Oxford, Linda grew up on the Cutteslowe estate and attended Cherwell School. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>She</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3431D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moved to London as a student and remained in the capital while working for the Labour Party and serving as a Hackney councillor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3431D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054374D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">but moved to Oxford in 1997 to study and now lives in Headington. He holds a law degree from Oxford University (Wadham College) </w:t>
+        <w:t>She moved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3431D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> back home to Oxford and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0054374D">
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3431D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>went on to study international Trade Union policy at Ruskin, and now works for Anneliese Dodds, MP for Oxford East.  He has had the honour to represent Barton and Sandhills on Oxford City Council since October 2010</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA3428">
+        <w:t xml:space="preserve"> elected to Oxford City Council in 2014. Linda has represented Blackbird Leys ward and Lye Valley ward and has held cabinet responsibility for Housing, Homelessness, Communities, Leisure, Parks and Sport.</w:t>
+      </w:r>
+      <w:r w:rsidR="00462275">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...62 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDF03D" w14:textId="519030FB" w:rsidR="00990433" w:rsidRDefault="00990433" w:rsidP="0033199C">
+    <w:p w14:paraId="4C0486BA" w14:textId="77777777" w:rsidR="00733DAA" w:rsidRDefault="00733DAA" w:rsidP="00FB114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BDF03E" w14:textId="398DAF28" w:rsidR="00273868" w:rsidRDefault="001B7119" w:rsidP="0033199C">
+    <w:p w14:paraId="14BDF038" w14:textId="429B37D1" w:rsidR="00990433" w:rsidRDefault="00990433" w:rsidP="00FB114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...187 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BDF043" w14:textId="77777777" w:rsidR="003D5221" w:rsidRDefault="003D5221" w:rsidP="00A64DD4">
+    <w:p w14:paraId="14BDF04B" w14:textId="77777777" w:rsidR="00A64DD4" w:rsidRPr="00924BA6" w:rsidRDefault="00A64DD4" w:rsidP="00C65D4E">
       <w:pPr>
-        <w:spacing w:before="120"/>
-[...970 lines deleted...]
-      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:before="120"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Privacy Notice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BDF04C" w14:textId="77777777" w:rsidR="00A64DD4" w:rsidRPr="00924BA6" w:rsidRDefault="00A64DD4" w:rsidP="00A64DD4">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6060,218 +6490,237 @@
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> consent for my personal data being held </w:t>
       </w:r>
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Check10"/>
+      <w:bookmarkStart w:id="5" w:name="Check10"/>
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="14BDF04D" w14:textId="77777777" w:rsidR="00A64DD4" w:rsidRDefault="00A64DD4" w:rsidP="009922FD">
       <w:pPr>
         <w:ind w:left="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BDF04E" w14:textId="77777777" w:rsidR="009922FD" w:rsidRDefault="00C96611" w:rsidP="009922FD">
+    <w:p w14:paraId="14BDF04E" w14:textId="77777777" w:rsidR="009922FD" w:rsidRDefault="00C96611" w:rsidP="00C65D4E">
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:ind w:left="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00F921A8" w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>hank You</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BDF04F" w14:textId="77777777" w:rsidR="009922FD" w:rsidRDefault="00F921A8" w:rsidP="009922FD">
       <w:pPr>
         <w:ind w:left="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Thank you for completing this form. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BDF050" w14:textId="77777777" w:rsidR="00F921A8" w:rsidRPr="00924BA6" w:rsidRDefault="00F921A8" w:rsidP="009922FD">
+    <w:p w14:paraId="14BDF050" w14:textId="3BFE5236" w:rsidR="00F921A8" w:rsidRPr="00924BA6" w:rsidRDefault="00F921A8" w:rsidP="009922FD">
       <w:pPr>
         <w:ind w:left="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Your invitation will be passed to the Lord Mayor and we will notify you of h</w:t>
-[...6 lines deleted...]
-        <w:t>er</w:t>
+        <w:t xml:space="preserve">Your invitation will be passed to the Lord </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00924BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we will notify you of h</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00924BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> attendance as soon as possible. </w:t>
       </w:r>
       <w:r w:rsidR="003D5221">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Should the Lord Mayor not be available, your invitation will be redirected to the Deputy or Sheriff, in that order. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F921A8" w:rsidRPr="00924BA6" w:rsidSect="00647EA6">
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="425" w:right="851" w:bottom="709" w:left="992" w:header="454" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E98F7C4" w14:textId="77777777" w:rsidR="00445911" w:rsidRDefault="00445911" w:rsidP="00547B8C">
+    <w:p w14:paraId="6A01FE54" w14:textId="77777777" w:rsidR="001945B5" w:rsidRDefault="001945B5" w:rsidP="00547B8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67596951" w14:textId="77777777" w:rsidR="00445911" w:rsidRDefault="00445911" w:rsidP="00547B8C">
+    <w:p w14:paraId="707EADAF" w14:textId="77777777" w:rsidR="001945B5" w:rsidRDefault="001945B5" w:rsidP="00547B8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6284,64 +6733,63 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14BDF061" w14:textId="77777777" w:rsidR="00647EA6" w:rsidRPr="00647EA6" w:rsidRDefault="00647EA6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00647EA6">
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00647EA6">
       <w:rPr>
@@ -6373,70 +6821,70 @@
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00647EA6">
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="14BDF062" w14:textId="77777777" w:rsidR="00647EA6" w:rsidRPr="00647EA6" w:rsidRDefault="00647EA6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C80A69D" w14:textId="77777777" w:rsidR="00445911" w:rsidRDefault="00445911" w:rsidP="00547B8C">
+    <w:p w14:paraId="2F250257" w14:textId="77777777" w:rsidR="001945B5" w:rsidRDefault="001945B5" w:rsidP="00547B8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21894C52" w14:textId="77777777" w:rsidR="00445911" w:rsidRDefault="00445911" w:rsidP="00547B8C">
+    <w:p w14:paraId="1B4AC36E" w14:textId="77777777" w:rsidR="001945B5" w:rsidRDefault="001945B5" w:rsidP="00547B8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26FE0BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="253A6A8A"/>
     <w:lvl w:ilvl="0" w:tplc="DED65A92">
       <w:start w:val="1865"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6629,374 +7077,414 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="312833774">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1578250720">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="86"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
       <v:fill color="white" type="frame"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D64771"/>
     <w:rsid w:val="00004B49"/>
+    <w:rsid w:val="00004CF8"/>
     <w:rsid w:val="00006463"/>
+    <w:rsid w:val="000110BB"/>
     <w:rsid w:val="00014F7D"/>
     <w:rsid w:val="00021103"/>
     <w:rsid w:val="000223DB"/>
     <w:rsid w:val="00037E43"/>
     <w:rsid w:val="00046B44"/>
     <w:rsid w:val="000537C1"/>
+    <w:rsid w:val="00063D5D"/>
     <w:rsid w:val="00081FF7"/>
     <w:rsid w:val="00084C18"/>
     <w:rsid w:val="00090A49"/>
     <w:rsid w:val="000A0C36"/>
     <w:rsid w:val="000B4310"/>
     <w:rsid w:val="000C5D37"/>
     <w:rsid w:val="000E79F5"/>
     <w:rsid w:val="00113473"/>
     <w:rsid w:val="00143F10"/>
     <w:rsid w:val="00144B7D"/>
     <w:rsid w:val="001606B2"/>
     <w:rsid w:val="00164FC9"/>
     <w:rsid w:val="00167705"/>
     <w:rsid w:val="00173BF7"/>
     <w:rsid w:val="001759F2"/>
     <w:rsid w:val="00185161"/>
+    <w:rsid w:val="001945B5"/>
+    <w:rsid w:val="001A1AD8"/>
     <w:rsid w:val="001A51BC"/>
+    <w:rsid w:val="001B0A94"/>
     <w:rsid w:val="001B7119"/>
     <w:rsid w:val="001C25B6"/>
     <w:rsid w:val="001C7540"/>
     <w:rsid w:val="001F365C"/>
     <w:rsid w:val="001F54B3"/>
     <w:rsid w:val="001F77AD"/>
     <w:rsid w:val="002020D9"/>
     <w:rsid w:val="002111C8"/>
     <w:rsid w:val="00213C7C"/>
     <w:rsid w:val="00227BCE"/>
     <w:rsid w:val="00237D69"/>
+    <w:rsid w:val="00263458"/>
+    <w:rsid w:val="00265FC7"/>
     <w:rsid w:val="00272E3F"/>
     <w:rsid w:val="00273868"/>
     <w:rsid w:val="002867F6"/>
     <w:rsid w:val="002917D6"/>
     <w:rsid w:val="00295C99"/>
     <w:rsid w:val="002B61F6"/>
     <w:rsid w:val="002C08EB"/>
     <w:rsid w:val="002D71E8"/>
     <w:rsid w:val="002E6C63"/>
     <w:rsid w:val="002F0EF2"/>
     <w:rsid w:val="003007E7"/>
     <w:rsid w:val="00313914"/>
     <w:rsid w:val="0033199C"/>
     <w:rsid w:val="00333AC5"/>
+    <w:rsid w:val="00361397"/>
     <w:rsid w:val="003727D5"/>
     <w:rsid w:val="00376B23"/>
     <w:rsid w:val="00377F50"/>
     <w:rsid w:val="00390994"/>
     <w:rsid w:val="0039405D"/>
     <w:rsid w:val="003963AF"/>
     <w:rsid w:val="003C03E5"/>
     <w:rsid w:val="003D5221"/>
     <w:rsid w:val="003D6072"/>
     <w:rsid w:val="003F1D09"/>
     <w:rsid w:val="004000D7"/>
+    <w:rsid w:val="00414CEC"/>
     <w:rsid w:val="00421936"/>
+    <w:rsid w:val="00427B04"/>
     <w:rsid w:val="00430D86"/>
     <w:rsid w:val="00433ECC"/>
     <w:rsid w:val="00434D9B"/>
     <w:rsid w:val="0043719B"/>
     <w:rsid w:val="00440B3D"/>
     <w:rsid w:val="00445911"/>
     <w:rsid w:val="0045343B"/>
     <w:rsid w:val="00457010"/>
+    <w:rsid w:val="00462275"/>
     <w:rsid w:val="00463804"/>
     <w:rsid w:val="00467684"/>
     <w:rsid w:val="00481741"/>
     <w:rsid w:val="004864EB"/>
     <w:rsid w:val="004A15CC"/>
+    <w:rsid w:val="004A1F65"/>
     <w:rsid w:val="004B19B2"/>
     <w:rsid w:val="004B6A09"/>
     <w:rsid w:val="004C5010"/>
     <w:rsid w:val="004C5EBB"/>
     <w:rsid w:val="004E7E8D"/>
     <w:rsid w:val="004E7E8F"/>
+    <w:rsid w:val="004F0AFA"/>
     <w:rsid w:val="00504E43"/>
     <w:rsid w:val="00505170"/>
     <w:rsid w:val="00514A0D"/>
     <w:rsid w:val="00515827"/>
     <w:rsid w:val="0052534A"/>
     <w:rsid w:val="00533F6B"/>
     <w:rsid w:val="0053726F"/>
     <w:rsid w:val="0054374D"/>
     <w:rsid w:val="00545794"/>
     <w:rsid w:val="005469D1"/>
     <w:rsid w:val="00547B8C"/>
     <w:rsid w:val="00573FAA"/>
     <w:rsid w:val="00582B14"/>
     <w:rsid w:val="005861A5"/>
     <w:rsid w:val="00592E7E"/>
     <w:rsid w:val="005A19BB"/>
     <w:rsid w:val="005C0E17"/>
     <w:rsid w:val="005D7814"/>
     <w:rsid w:val="005F4984"/>
     <w:rsid w:val="00620BF9"/>
     <w:rsid w:val="00623B38"/>
     <w:rsid w:val="00624B12"/>
     <w:rsid w:val="00624FE5"/>
     <w:rsid w:val="006258BE"/>
+    <w:rsid w:val="00627F6B"/>
     <w:rsid w:val="00633DB3"/>
     <w:rsid w:val="00647EA6"/>
     <w:rsid w:val="00653B2C"/>
     <w:rsid w:val="00676042"/>
     <w:rsid w:val="00687F3F"/>
     <w:rsid w:val="00690B08"/>
     <w:rsid w:val="006B2F44"/>
     <w:rsid w:val="006B771B"/>
     <w:rsid w:val="006C09FD"/>
     <w:rsid w:val="006C1A75"/>
     <w:rsid w:val="006C3347"/>
+    <w:rsid w:val="006E1C01"/>
     <w:rsid w:val="006F3522"/>
     <w:rsid w:val="006F3A6E"/>
     <w:rsid w:val="006F58B3"/>
     <w:rsid w:val="006F764E"/>
     <w:rsid w:val="00702E0A"/>
     <w:rsid w:val="00705221"/>
     <w:rsid w:val="0071025C"/>
     <w:rsid w:val="00714018"/>
     <w:rsid w:val="00716C0E"/>
     <w:rsid w:val="00727F8A"/>
+    <w:rsid w:val="00733DAA"/>
     <w:rsid w:val="00734C0B"/>
     <w:rsid w:val="00741777"/>
     <w:rsid w:val="00754B7D"/>
     <w:rsid w:val="00763D7A"/>
     <w:rsid w:val="007908F4"/>
     <w:rsid w:val="00791E13"/>
     <w:rsid w:val="007A1A0F"/>
     <w:rsid w:val="007A3C72"/>
     <w:rsid w:val="007B51A6"/>
     <w:rsid w:val="007D07AB"/>
+    <w:rsid w:val="007E2AEA"/>
     <w:rsid w:val="007F5890"/>
     <w:rsid w:val="007F7F1F"/>
     <w:rsid w:val="00817970"/>
     <w:rsid w:val="00824E94"/>
+    <w:rsid w:val="008274F1"/>
     <w:rsid w:val="00832628"/>
     <w:rsid w:val="00863C21"/>
     <w:rsid w:val="00891DCB"/>
     <w:rsid w:val="00893E06"/>
     <w:rsid w:val="00897261"/>
     <w:rsid w:val="008A22C6"/>
     <w:rsid w:val="008B4E1C"/>
     <w:rsid w:val="008C1A19"/>
     <w:rsid w:val="008C5937"/>
     <w:rsid w:val="008C7237"/>
     <w:rsid w:val="008D7521"/>
     <w:rsid w:val="008E0B0F"/>
     <w:rsid w:val="008E13A1"/>
     <w:rsid w:val="008E75E7"/>
     <w:rsid w:val="008F0893"/>
     <w:rsid w:val="008F613D"/>
     <w:rsid w:val="00906547"/>
     <w:rsid w:val="00924BA6"/>
     <w:rsid w:val="0095477E"/>
     <w:rsid w:val="00960C57"/>
     <w:rsid w:val="00962B3F"/>
     <w:rsid w:val="00974236"/>
     <w:rsid w:val="009837E5"/>
+    <w:rsid w:val="00986000"/>
     <w:rsid w:val="00990433"/>
     <w:rsid w:val="009922FD"/>
+    <w:rsid w:val="0099255B"/>
     <w:rsid w:val="0099448C"/>
     <w:rsid w:val="009A0A26"/>
+    <w:rsid w:val="009C0AFC"/>
     <w:rsid w:val="009C3A59"/>
     <w:rsid w:val="009D2F22"/>
     <w:rsid w:val="009E206F"/>
     <w:rsid w:val="009E2FFF"/>
     <w:rsid w:val="009F64C6"/>
     <w:rsid w:val="00A341ED"/>
     <w:rsid w:val="00A46876"/>
     <w:rsid w:val="00A53F4A"/>
     <w:rsid w:val="00A543B6"/>
     <w:rsid w:val="00A558BC"/>
     <w:rsid w:val="00A64DD4"/>
     <w:rsid w:val="00A658E9"/>
+    <w:rsid w:val="00A7351B"/>
     <w:rsid w:val="00A8781C"/>
+    <w:rsid w:val="00AC62DC"/>
     <w:rsid w:val="00AC7E2D"/>
     <w:rsid w:val="00AD4AAC"/>
     <w:rsid w:val="00AE3B09"/>
     <w:rsid w:val="00AE4934"/>
     <w:rsid w:val="00AE5BFD"/>
     <w:rsid w:val="00AF4FE1"/>
+    <w:rsid w:val="00B005E1"/>
     <w:rsid w:val="00B012A3"/>
     <w:rsid w:val="00B02EFA"/>
     <w:rsid w:val="00B24C1B"/>
     <w:rsid w:val="00B3138E"/>
     <w:rsid w:val="00B32983"/>
     <w:rsid w:val="00B43208"/>
     <w:rsid w:val="00B63B3D"/>
     <w:rsid w:val="00B63F2B"/>
     <w:rsid w:val="00B6485A"/>
     <w:rsid w:val="00B822D8"/>
+    <w:rsid w:val="00B86854"/>
+    <w:rsid w:val="00B87384"/>
     <w:rsid w:val="00B949BB"/>
     <w:rsid w:val="00BD5A08"/>
     <w:rsid w:val="00BF240F"/>
     <w:rsid w:val="00C07F80"/>
     <w:rsid w:val="00C11AFE"/>
     <w:rsid w:val="00C11C93"/>
     <w:rsid w:val="00C15797"/>
+    <w:rsid w:val="00C3431D"/>
     <w:rsid w:val="00C365B1"/>
+    <w:rsid w:val="00C379F8"/>
     <w:rsid w:val="00C455A8"/>
     <w:rsid w:val="00C60008"/>
+    <w:rsid w:val="00C65D4E"/>
     <w:rsid w:val="00C67502"/>
+    <w:rsid w:val="00C8687D"/>
     <w:rsid w:val="00C923B8"/>
+    <w:rsid w:val="00C92C50"/>
     <w:rsid w:val="00C96611"/>
     <w:rsid w:val="00CA3643"/>
     <w:rsid w:val="00CC0396"/>
     <w:rsid w:val="00CC1A1E"/>
     <w:rsid w:val="00CD775E"/>
     <w:rsid w:val="00CF09CF"/>
     <w:rsid w:val="00CF14B1"/>
     <w:rsid w:val="00CF1889"/>
+    <w:rsid w:val="00D02BDE"/>
+    <w:rsid w:val="00D2420F"/>
     <w:rsid w:val="00D64771"/>
     <w:rsid w:val="00D75BFB"/>
     <w:rsid w:val="00D81C2D"/>
     <w:rsid w:val="00D95173"/>
     <w:rsid w:val="00DA3428"/>
     <w:rsid w:val="00DB689A"/>
     <w:rsid w:val="00DE4354"/>
+    <w:rsid w:val="00DF0D1B"/>
     <w:rsid w:val="00E02B1E"/>
+    <w:rsid w:val="00E05CD2"/>
     <w:rsid w:val="00E07418"/>
     <w:rsid w:val="00E30B34"/>
     <w:rsid w:val="00E31C2F"/>
     <w:rsid w:val="00E37613"/>
     <w:rsid w:val="00E52901"/>
     <w:rsid w:val="00E616C2"/>
     <w:rsid w:val="00E62809"/>
+    <w:rsid w:val="00E6336B"/>
     <w:rsid w:val="00E65875"/>
     <w:rsid w:val="00E66F81"/>
     <w:rsid w:val="00E80052"/>
     <w:rsid w:val="00E95C06"/>
     <w:rsid w:val="00EA2BB0"/>
     <w:rsid w:val="00EA4640"/>
     <w:rsid w:val="00EA65C5"/>
     <w:rsid w:val="00EB405E"/>
     <w:rsid w:val="00EB5D29"/>
     <w:rsid w:val="00EC127A"/>
     <w:rsid w:val="00EC33D1"/>
     <w:rsid w:val="00ED42F6"/>
     <w:rsid w:val="00ED450B"/>
     <w:rsid w:val="00ED568E"/>
     <w:rsid w:val="00EF46C8"/>
     <w:rsid w:val="00F40C8D"/>
     <w:rsid w:val="00F4623F"/>
+    <w:rsid w:val="00F47B60"/>
     <w:rsid w:val="00F67B31"/>
     <w:rsid w:val="00F921A8"/>
     <w:rsid w:val="00FA0643"/>
+    <w:rsid w:val="00FB114A"/>
     <w:rsid w:val="00FC019F"/>
     <w:rsid w:val="00FC7A81"/>
     <w:rsid w:val="00FC7BB8"/>
     <w:rsid w:val="00FD3523"/>
     <w:rsid w:val="00FD3A85"/>
     <w:rsid w:val="00FD6647"/>
+    <w:rsid w:val="00FE34A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
       <v:fill color="white" type="frame"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14BDEFC8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7F034C3B-198E-4ABB-8EF0-16F76366CD2C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7508,51 +7996,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00653B2C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D6072"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="38014515">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="321466592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7608,51 +8096,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1648241336">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxsrad.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordgatehouse.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.traxeducation.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sobellhouse.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7923,56 +8411,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25c7a632-d863-40ee-9b84-07f511d5d633">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b9f709b1-e2e9-4387-87dc-ce0d3d7b01d8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25c7a632-d863-40ee-9b84-07f511d5d633" xmlns:ns3="b9f709b1-e2e9-4387-87dc-ce0d3d7b01d8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3dcc30f940ffad9bd728a4acc13c34c" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010081775F87AB916E40ABD3C102EE3B5A07" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6ab1c4a6914e72581c7520bf4694dfd7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25c7a632-d863-40ee-9b84-07f511d5d633" xmlns:ns3="b9f709b1-e2e9-4387-87dc-ce0d3d7b01d8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="04cbd32ca1f381b48501515b7772be4a" ns2:_="" ns3:_="">
     <xsd:import namespace="25c7a632-d863-40ee-9b84-07f511d5d633"/>
     <xsd:import namespace="b9f709b1-e2e9-4387-87dc-ce0d3d7b01d8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -8169,156 +8677,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E600055F-BB3D-46E3-A5BD-44F57C74D438}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86A6513F-CB9C-420D-A6E7-CFF480B8A78D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25c7a632-d863-40ee-9b84-07f511d5d633"/>
+    <ds:schemaRef ds:uri="b9f709b1-e2e9-4387-87dc-ce0d3d7b01d8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269597D1-4B18-4F5D-B41E-7BFF661CF3BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BC83E60-6E70-4E2A-8F6B-1C6926DCFE1B}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F9D67E7-962C-401C-B3AD-F4B007E52823}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25c7a632-d863-40ee-9b84-07f511d5d633"/>
     <ds:schemaRef ds:uri="b9f709b1-e2e9-4387-87dc-ce0d3d7b01d8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1025</Words>
-  <Characters>5844</Characters>
+  <Words>1215</Words>
+  <Characters>6161</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>186</Lines>
+  <Paragraphs>122</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Oxford City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6856</CharactersWithSpaces>
+  <CharactersWithSpaces>7254</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>espokes</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x01010081775F87AB916E40ABD3C102EE3B5A07</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>